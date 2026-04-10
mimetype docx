--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -489,269 +489,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare‐Earth Metallocenes for Polymerization of Olefins and Conjugated Dienes: From Fundamental Studies to Olefin Block Copolymers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400262⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741019v1</w:t>
+                <w:t xml:space="preserve">hal-04741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare‐Earth Metallocenes for Polymerization of Olefins and Conjugated Dienes: From Fundamental Studies to Olefin Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (9), pp.e202400262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04741041v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriles as Functionalization and Coupling Agents for Polyolefins Obtained by Coordinative Chain Transfer Polymerization</w:t>
               </w:r>
@@ -1665,351 +1665,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomorphic Polyethylene‐Supported Organocatalysts for the Valorization of Vegetable Oils and CO 2</w:t>
+                <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Akhdar</w:t>
+                <w:t xml:space="preserve">Alexis D. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Onida</w:t>
+                <w:t xml:space="preserve">Aymane El Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Duc Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsu.202000218⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.218-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245780v1</w:t>
+                <w:t xml:space="preserve">hal-03179735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomorphic Polyethylene‐Supported Organocatalysts for the Valorization of Vegetable Oils and CO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Onida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis D. Oswald</w:t>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane El Bouhali</w:t>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (2), pp.218-230. </w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.2000218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179735v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalytic Synthesis of Substituted Vinylene Carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice J Haddleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2149,295 +2149,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+                <w:t xml:space="preserve">A Thermomorphic Polyethylene‐Supported Imidazolium Salt for the Fixation of CO 2 into Cyclic Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362 (8), pp.1696-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03017341v1</w:t>
+                <w:t xml:space="preserve">hal-02972732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermomorphic Polyethylene‐Supported Imidazolium Salt for the Fixation of CO 2 into Cyclic Carbonates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Killian Onida</w:t>
+                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 362 (8), pp.1696-1705. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1602-1608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972732v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ene/Diene Copolymerization Catalyzed by Cationic Sc and Gd d 0 Metal Complexes: Speciation, Ion Pairing, and Selectivity from a Computational Perspective</w:t>
               </w:r>
@@ -3196,235 +3196,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02349212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition of Hexene‐Based Linear Low‐Density Polyethylene by Infrared Spectroscopy and Chemometrics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manel Taam</w:t>
+                <w:t xml:space="preserve">Alkynyl Ether Labeling: A Selective and Efficient Approach to Count Active Sites of Olefin Polymerization Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Cipullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201900376⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (4), pp.3098-3103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b04624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002057v1</w:t>
+                <w:t xml:space="preserve">hal-02285090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkynyl Ether Labeling: A Selective and Efficient Approach to Count Active Sites of Olefin Polymerization Catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberta Cipullo</w:t>
+                <w:t xml:space="preserve">Chemical Composition of Hexene‐Based Linear Low‐Density Polyethylene by Infrared Spectroscopy and Chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (4), pp.3098-3103. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220 (24), pp.1900376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b04624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.201900376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285090v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene Aerogels with Combined Physical and Chemical Crosslinking: Improved Mechanical Resilience and Shape-Memory Properties</w:t>
               </w:r>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Pirolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3875,256 +3875,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymerization of Ethylene with Conjugated Dienes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Light Induced Polyethylene Ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janin Tanja Offenloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatice Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Transition Metal Polymerization Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (26), pp.3633-3637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8py00717a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874329v1</w:t>
+                <w:t xml:space="preserve">hal-01874336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Induced Polyethylene Ligation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copolymerization of Ethylene with Conjugated Dienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Handbook of Transition Metal Polymerization Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.661--692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8py00717a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01874336v1</w:t>
+                <w:t xml:space="preserve">hal-01874329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialkenylmagnesium Compounds in Coordinative Chain Transfer Polymerization of Ethylene. Reversible Chain Transfer Agents and Tools To Probe Catalyst Selectivities toward Ring Formation</w:t>
               </w:r>
@@ -4257,51 +4257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monofunctional and Telechelic Polyethylenes Carrying Phosphonic Acid End Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Nzahou Ottou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4480,508 +4480,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new straightforward method for measuring xylene soluble for high impact polypropylene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manel Taam</w:t>
+                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22735⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (10), pp.4476 - 4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872532v1</w:t>
+                <w:t xml:space="preserve">hal-01872544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zarrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (9), pp.3516 - 3523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872540v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Monteil</w:t>
+                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.521 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872547v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
+                <w:t xml:space="preserve">A new straightforward method for measuring xylene soluble for high impact polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarón Cancelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (10), pp.4476 - 4490. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.939 - 943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872544v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of monopodal and bipodal aluminum surface species by selective protonolysis of highly reactive [AlH 3 (NMe 2 Et)] on silica</w:t>
               </w:r>
@@ -5218,51 +5218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino End-Functionalized Polyethylenes and Corresponding Telechelics by Coordinative Chain Transfer Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Nzahou Ottou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5329,295 +5329,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of a bipodal bis (pentafluorophenoxy) aluminate supported on silica as an activator for ethylene polymerization using surface organometallic chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique W Sauter</w:t>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Popoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai C Szeto</w:t>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis M Gauvin</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (26), pp.4776--4779. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.2962--2974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CC00060F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874342v1</w:t>
+                <w:t xml:space="preserve">hal-01874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The design of a bipodal bis (pentafluorophenoxy) aluminate supported on silica as an activator for ethylene polymerization using surface organometallic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique W Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+                <w:t xml:space="preserve">Kai C Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Régis M Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (9), pp.2962--2974. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (26), pp.4776--4779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CC00060F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874344v1</w:t>
+                <w:t xml:space="preserve">hal-01874342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene−Butadiene Copolymerization by Neodymocene Complexes: A Ligand Structure/Activity/Polymer Microstructure Relationship Based on DFT Calculations</w:t>
               </w:r>
@@ -5750,51 +5750,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and Recyclable Polyethylene-Supported Iridium-(N-Heterocyclic Carbene) Catalyst for Hydrogen/Deuterium Exchange Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,51 +6354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of block copolymers based on polyethylene by thermally induced controlled radical polymerization using Mn2 (CO) 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Ciftci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6893,51 +6893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ruivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Do Rosário Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7083,51 +7083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Silica-Supported Zirconium−Benzyl Cationic Species: Improved Heterogenization of Single-Site Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7493,51 +7493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Kelhifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7959,51 +7959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11873,247 +11873,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
+                <w:t xml:space="preserve">Catalysed chain growth of polyethylene on magnesium for the synthesis of macroalkoxyamines: Application to the production of block copolymers using controlled radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (4), pp.419--454</w:t>
+              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (13), pp.2705-2718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874397v1</w:t>
+                <w:t xml:space="preserve">hal-00372825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysed chain growth of polyethylene on magnesium for the synthesis of macroalkoxyamines: Application to the production of block copolymers using controlled radical polymerization</w:t>
+                <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (13), pp.2705-2718</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.419--454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372825v1</w:t>
+                <w:t xml:space="preserve">hal-01874397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
               </w:r>
@@ -12698,51 +12698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Functional Polyolefins: Towards a Bridge Between Catalytic and RAFT Polymerizations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godoy Lopez R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12804,493 +12804,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00019138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternating copolymerization of ethylene and butadiene with a neodymocene catalyst</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New nanocomposite materials reinforced with cellulose whiskers in atactic polypropylene: effect of surface and dispersion characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ljungberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bortolussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 44 (17), pp.2593--2596</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2732-2739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874405v1</w:t>
+                <w:t xml:space="preserve">hal-00305936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nanocomposite materials reinforced with cellulose whiskers in atactic polypropylene: effect of surface and dispersion characteristics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alternating copolymerization of ethylene and butadiene with a neodymocene catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.2732-2739</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (17), pp.2593--2596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305936v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of macroalkoxyamines based on polyethylene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
+                <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (10), pp.3540--3542</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 205 (6), pp.737--742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874406v1</w:t>
+                <w:t xml:space="preserve">hal-01874407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of macroalkoxyamines based on polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 205 (6), pp.737--742</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (10), pp.3540--3542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874407v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of butadiene and copolymerization of butadiene with styrene using neodymiurn amide catalysts</w:t>
               </w:r>
@@ -13768,51 +13768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 204 (14), pp.1747--1754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14027,51 +14027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Ziegler-Natta Catalyst Based on Neodymium for the Stereospecific Polymerization of Butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14148,51 +14148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14501,51 +14501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First synthesis of poly (ethene-co-1, 3-butadiene) with neodymocene catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14635,51 +14635,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of butadiene with a new catalyst based on a neodymium amide precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16716,51 +16716,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional or telechelic polyolefin, derivatives thereof, and process for preparing same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16944,51 +16944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17320,229 +17320,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition metal complexes supported on activating support</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floran Prades</w:t>
+                <w:t xml:space="preserve">Activating supports with controlled distribution of OH groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874366v1</w:t>
+                <w:t xml:space="preserve">hal-01874360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating supports with controlled distribution of OH groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Pannier</w:t>
+                <w:t xml:space="preserve">Transition metal complexes supported on activating support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Prades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Spitz</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Sirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874360v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including said complex, polymerization method using same and ethylene/butadiene copolymer obtained using said method</w:t>
               </w:r>
@@ -18209,64 +18209,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18323,51 +18323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18512,51 +18512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18776,51 +18776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid supported catalyst usable for the polymerization of conjugated dienes, process for the preparation thereof and a process for the polymerization of conjugated dienes using this catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20190,51 +20190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit- Dominique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean- Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245780v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Akhdar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000218" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Haddleton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972732v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000032" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Lacerda Miranda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Martins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01712" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800496" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002057v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900376" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285090v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cipullo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04624" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lacombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Pirolt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874336v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Tanja Offenloch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00717a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872532v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cancelas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22735" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aykac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaouli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02575K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9060185" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01396" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874342v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique W Sauter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC00060F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Chitta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Macko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Br&#252;ll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rudolph" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Der L&#252;he" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartlieb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Schubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian German" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nsiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Norsic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;agosto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02316" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ruivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F Tisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Tripathy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guimont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonntag" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00160a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Kelhifi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874368v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Ranieri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Prades" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Miserque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874374v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bieligmeyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mehdizadeh Taheri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Probst" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12620b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587879v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Akbar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24508" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CSWMZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zheng Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Yi Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Zhuang Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chao Lu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460314v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24496" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8D0G5JJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874381v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cammage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rossin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877416v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24464" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZW7XFHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Briquel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10098" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.12.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QHG8P2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874390v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9py00353c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3RZ1CSPP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874394v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristana Le Bris" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340960v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLX96GKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Godoy Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372825v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877422v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.01.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPK25B06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godoy Lopez R." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305936v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ljungberg" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bortolussi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874406v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874410v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Touchard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874409v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bortolussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874412v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874415v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tortosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gradoz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Baudry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39920001720" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F84CC562A04C9DB4A2BCE416E64B484E22978A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874338v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874339v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874346v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874349v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Muron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pannier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher John Whiteoak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874366v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sirol" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Razavi" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874360v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874361v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gromada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874369v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874370v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874377v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874384v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874391v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874398v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malinge" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874403v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874353v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baverel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martigny" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874367v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranieri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874378v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874382v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948860v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000039" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT535N2S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874396v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lucas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Carlotti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874404v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit- Dominique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean- Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Akhdar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Haddleton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Lacerda Miranda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Martins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01712" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800496" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cipullo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04624" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lacombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Pirolt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Tanja Offenloch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00717a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cancelas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22735" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aykac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaouli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02575K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9060185" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01396" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique W Sauter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC00060F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Chitta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Macko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Br&#252;ll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rudolph" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Der L&#252;he" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartlieb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Schubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian German" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nsiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Norsic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;agosto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02316" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ruivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F Tisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Tripathy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guimont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonntag" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00160a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Kelhifi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874368v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Ranieri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Prades" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Miserque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874374v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bieligmeyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mehdizadeh Taheri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Probst" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12620b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587879v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Akbar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24508" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CSWMZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zheng Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Yi Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Zhuang Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chao Lu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460314v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24496" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8D0G5JJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874381v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cammage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rossin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877416v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24464" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZW7XFHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Briquel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10098" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.12.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QHG8P2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874390v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9py00353c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3RZ1CSPP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874394v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristana Le Bris" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340960v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLX96GKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372825v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Godoy Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874397v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877422v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.01.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPK25B06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godoy Lopez R." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305936v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ljungberg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bortolussi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874410v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Touchard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874409v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bortolussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874412v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874415v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tortosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gradoz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Baudry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39920001720" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F84CC562A04C9DB4A2BCE416E64B484E22978A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874338v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874339v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874346v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874349v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Muron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pannier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher John Whiteoak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874360v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sirol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Razavi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874361v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gromada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874369v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874370v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874377v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874384v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874391v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874398v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malinge" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874403v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874353v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baverel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martigny" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874367v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranieri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874378v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874382v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948860v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000039" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT535N2S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874396v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lucas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Carlotti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874404v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>