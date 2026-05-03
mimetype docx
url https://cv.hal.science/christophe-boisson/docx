--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -100,740 +100,740 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block copolymers from coordinative chain transfer (co)polymerization (CCT(co)P) of olefins and 1,3-dienes and mechanical properties of the resulting thermoplastic elastomers</w:t>
+                <w:t xml:space="preserve">Association of Zn- and Mg-based chain transfer agents in coordinative chain transfer polymerizations of olefins for enhanced control and activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Alioui</w:t>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+                <w:t xml:space="preserve">Victor Lancenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Baulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (34), pp.3761-3807. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5py00623f⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.484-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4py01220h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238236v1</w:t>
+                <w:t xml:space="preserve">hal-04904654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Thermoplastic Elastomers based on Ethylene‐Butadiene‐Rubber (EBR) by Switching from Anionic to Coordinative Chain Transfer Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Habhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Dronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.202420946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of Zn- and Mg-based chain transfer agents in coordinative chain transfer polymerizations of olefins for enhanced control and activity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+                <w:t xml:space="preserve">Block copolymers from coordinative chain transfer (co)polymerization (CCT(co)P) of olefins and 1,3-dienes and mechanical properties of the resulting thermoplastic elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lancenet</w:t>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baulu</w:t>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (4), pp.484-491. </w:t>
+              <w:t xml:space="preserve">, 2025, 16 (34), pp.3761-3807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4py01220h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5py00623f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04904654v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05238236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare‐Earth Metallocenes for Polymerization of Olefins and Conjugated Dienes: From Fundamental Studies to Olefin Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (9), pp.e202400262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741041v1</w:t>
+                <w:t xml:space="preserve">hal-04741019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare‐Earth Metallocenes for Polymerization of Olefins and Conjugated Dienes: From Fundamental Studies to Olefin Block Copolymers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (9), pp.e202400262. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04741019v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriles as Functionalization and Coupling Agents for Polyolefins Obtained by Coordinative Chain Transfer Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -861,619 +861,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04740955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Siloxane Bond Exchanges: From a Molecular Study to Vitrimerization and Recycling of Silicone Elastomers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiblock Copolymers Based on Highly Crystalline Polyethylene and Soft Poly(ethylene‐co‐butadiene) Segments: Towards Polyolefin Thermoplastic Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Dronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douriya Khedaioui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Charlotte Dire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62 (12), pp.e202300225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202300225⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 62 (41), pp.e202310437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202310437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049892v1</w:t>
+                <w:t xml:space="preserve">hal-04235275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiblock Copolymers Based on Highly Crystalline Polyethylene and Soft Poly(ethylene‐co‐butadiene) Segments: Towards Polyolefin Thermoplastic Elastomers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marvin Langlais</w:t>
+                <w:t xml:space="preserve">Deciphering Siloxane Bond Exchanges: From a Molecular Study to Vitrimerization and Recycling of Silicone Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douriya Khedaioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bratasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baulu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dire</w:t>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 62 (41), pp.e202310437. </w:t>
+              <w:t xml:space="preserve">, 2023, 62 (12), pp.e202300225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202310437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202300225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235275v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of selective divalent chain transfer agents for coordinative chain transfer polymerization of ethylene and its copolymerization with butadiene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ethylene Coordinative Chain Transfer Polymerization‐Induced Self‐Assembly (CCTPISA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit- Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2py00155a⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202202089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03721638v2</w:t>
+                <w:t xml:space="preserve">hal-03722101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene Coordinative Chain Transfer Polymerization‐Induced Self‐Assembly (CCTPISA)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Design of selective divalent chain transfer agents for coordinative chain transfer polymerization of ethylene and its copolymerization with butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Jean-Baptiste-Dit- Dominique</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (14), pp.1970-1977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202202089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2py00155a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722101v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03721638v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch from Anionic Polymerization to Coordinative Chain Transfer Polymerization: a Valuable Strategy to Make Olefin Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic Phenoxyimine Complexes of Yttrium: Synthesis, Characterization, and Living Polymerization of Isoprene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,472 +1665,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
+                <w:t xml:space="preserve">Organocatalytic Synthesis of Substituted Vinylene Carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis D. Oswald</w:t>
+                <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane El Bouhali</w:t>
+                <w:t xml:space="preserve">Alice J Haddleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00709⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 363 (22), pp.5129-5137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202100870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179735v1</w:t>
+                <w:t xml:space="preserve">hal-03821278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomorphic Polyethylene‐Supported Organocatalysts for the Valorization of Vegetable Oils and CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Akhdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Grollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (2), pp.2000218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adsu.202000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic Synthesis of Substituted Vinylene Carbonates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Killian Onida</w:t>
+                <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis D. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice J Haddleton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Aymane El Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 363 (22), pp.5129-5137. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.218-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.202100870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821278v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polyoléfines : What else?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2149,1130 +2149,1130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermomorphic Polyethylene‐Supported Imidazolium Salt for the Fixation of CO 2 into Cyclic Carbonates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">One-pot syntheses of heterotelechelic α-vinyl,ω-methoxysilane polyethylenes and condensation into comb-like and star-like polymers with high chain end functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douriya Khedaioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Burcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000032⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (23), pp.3884-3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00638f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972732v1</w:t>
+                <w:t xml:space="preserve">hal-02972738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering Poly(ethylene- co -1-butene) through Modulating the Active Species by Alkylaluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Magna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Lacerda Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olavo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (13), pp.7216-7229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017341v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ene/Diene Copolymerization Catalyzed by Cationic Sc and Gd d 0 Metal Complexes: Speciation, Ion Pairing, and Selectivity from a Computational Perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+                <w:t xml:space="preserve">A Thermomorphic Polyethylene‐Supported Imidazolium Salt for the Fixation of CO 2 into Cyclic Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02657⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362 (8), pp.1696-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006399v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot syntheses of heterotelechelic α-vinyl,ω-methoxysilane polyethylenes and condensation into comb-like and star-like polymers with high chain end functionality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1602-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0py00638f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972738v1</w:t>
+                <w:t xml:space="preserve">hal-03017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Poly(ethylene- co -1-butene) through Modulating the Active Species by Alkylaluminum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ene/Diene Copolymerization Catalyzed by Cationic Sc and Gd d 0 Metal Complexes: Speciation, Ion Pairing, and Selectivity from a Computational Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (13), pp.7216-7229. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (21), pp.12359-12369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992621v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Simulation of Ethylene/Hexene Copolymer Adsorption onto Graphene: New Insight into Thermal Gradient Interaction Chromatography</w:t>
+                <w:t xml:space="preserve">An Advanced Technique for Linear Low‐Density Polyethylene Composition Determination: TGA–IST16–GC–MS Coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boyron</w:t>
+                <w:t xml:space="preserve">Tiffany Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Clement</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alain Delauzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1800496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201800496⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 220 (17), pp.1900162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201900162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02074198v1</w:t>
+                <w:t xml:space="preserve">hal-02349212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a Transient but Key Motif in the Living Coordinative Chain Transfer Cyclocopolymerization of Ethylene with Butadiene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Dynamics Simulation of Ethylene/Hexene Copolymer Adsorption onto Graphene: New Insight into Thermal Gradient Interaction Chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Macqueron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+                <w:t xml:space="preserve">Fabrice Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Bouaouli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (10), pp.9298-9309. </w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1800496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/macp.201800496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006415v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Advanced Technique for Linear Low‐Density Polyethylene Composition Determination: TGA–IST16–GC–MS Coupling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of a Transient but Key Motif in the Living Coordinative Chain Transfer Cyclocopolymerization of Ethylene with Butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Marre</w:t>
+                <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Delauzun</w:t>
+                <w:t xml:space="preserve">Benoit Macqueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Cozic</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samira Bouaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220 (17), pp.1900162. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (10), pp.9298-9309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201900162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.9b02620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349212v1</w:t>
+                <w:t xml:space="preserve">hal-03006415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkynyl Ether Labeling: A Selective and Efficient Approach to Count Active Sites of Olefin Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Cipullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (4), pp.3098-3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3306,77 +3306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Composition of Hexene‐Based Linear Low‐Density Polyethylene by Infrared Spectroscopy and Chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 220 (24), pp.1900376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3410,90 +3410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene Aerogels with Combined Physical and Chemical Crosslinking: Improved Mechanical Resilience and Shape-Memory Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douriya Khedaioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3521,256 +3521,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Determination of the Chemical Composition of Ethylene/Butadiene Copolymers Using FTIR Spectroscopy and Chemometrics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The effect of aluminum alkyls and BHT-H on reaction kinetics of silica supported metallocenes and polymer properties in slurry phase ethylene polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219 (11), pp.1700609</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 135 (2), pp.45670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874335v1</w:t>
+                <w:t xml:space="preserve">hal-01874333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of aluminum alkyls and BHT-H on reaction kinetics of silica supported metallocenes and polymer properties in slurry phase ethylene polymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapid Determination of the Chemical Composition of Ethylene/Butadiene Copolymers Using FTIR Spectroscopy and Chemometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Macqueron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 135 (2), pp.45670</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (11), pp.1700609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874333v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Mechanical Properties of Supramolecular Polyethylenes</w:t>
               </w:r>
@@ -3795,51 +3795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Pirolt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3875,459 +3875,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Induced Polyethylene Ligation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copolymerization of Ethylene with Conjugated Dienes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Handbook of Transition Metal Polymerization Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.661--692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874336v1</w:t>
+                <w:t xml:space="preserve">hal-01874329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copolymerization of Ethylene with Conjugated Dienes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Dialkenylmagnesium Compounds in Coordinative Chain Transfer Polymerization of Ethylene. Reversible Chain Transfer Agents and Tools To Probe Catalyst Selectivities toward Ring Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Bouaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Transition Metal Polymerization Catalysts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (10), pp.1546 - 1554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874329v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialkenylmagnesium Compounds in Coordinative Chain Transfer Polymerization of Ethylene. Reversible Chain Transfer Agents and Tools To Probe Catalyst Selectivities toward Ring Formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+                <w:t xml:space="preserve">Light Induced Polyethylene Ligation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janin Tanja Offenloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Perrin</w:t>
+                <w:t xml:space="preserve">Hatice Mutlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 37 (10), pp.1546 - 1554. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (26), pp.3633-3637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8py00717a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874330v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monofunctional and Telechelic Polyethylenes Carrying Phosphonic Acid End Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Nzahou Ottou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1800154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4391,64 +4391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noelle Poradowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (23), pp.3262-3271. </w:t>
@@ -4480,698 +4480,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation of monopodal and bipodal aluminum surface species by selective protonolysis of highly reactive [AlH 3 (NMe 2 Et)] on silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aykac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouaouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (35), pp.11547 - 11551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT02575K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872544v1</w:t>
+                <w:t xml:space="preserve">hal-01872936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Monteil</w:t>
+                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.521 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01872547v1</w:t>
+                <w:t xml:space="preserve">hal-01872540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new straightforward method for measuring xylene soluble for high impact polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aarón Cancelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.939 - 943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01872540v1</w:t>
+                <w:t xml:space="preserve">hal-01872532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new straightforward method for measuring xylene soluble for high impact polypropylene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (10), pp.4476 - 4490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.22735⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01872532v1</w:t>
+                <w:t xml:space="preserve">hal-01872544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of monopodal and bipodal aluminum surface species by selective protonolysis of highly reactive [AlH 3 (NMe 2 Et)] on silica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chiari</w:t>
+                <w:t xml:space="preserve">A. Zarrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aykac</w:t>
+                <w:t xml:space="preserve">E. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouaouli</w:t>
+                <w:t xml:space="preserve">C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Perrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 46 (35), pp.11547 - 11551. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (9), pp.3516 - 3523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7DT02575K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872936v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyolefins, a Success Story</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5218,77 +5218,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amino End-Functionalized Polyethylenes and Corresponding Telechelics by Coordinative Chain Transfer Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winnie Nzahou Ottou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5329,511 +5329,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ethylene−Butadiene Copolymerization by Neodymocene Complexes: A Ligand Structure/Activity/Polymer Microstructure Relationship Based on DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+                <w:t xml:space="preserve">Hajar Nsiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Paolo Larini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.1028--1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874344v1</w:t>
+                <w:t xml:space="preserve">hal-01874340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of a bipodal bis (pentafluorophenoxy) aluminate supported on silica as an activator for ethylene polymerization using surface organometallic chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique W Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique W Sauter</w:t>
+                <w:t xml:space="preserve">Kai C Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis M Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (26), pp.4776--4779. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6CC00060F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethylene−Butadiene Copolymerization by Neodymocene Complexes: A Ligand Structure/Activity/Polymer Microstructure Relationship Based on DFT Calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Nsiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Islem Belaid</w:t>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Larini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.1028--1036. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.2962--2974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.5b02317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874340v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and Recyclable Polyethylene-Supported Iridium-(N-Heterocyclic Carbene) Catalyst for Hydrogen/Deuterium Exchange Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Romanenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Veyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 358 (14), pp.2317--2323</w:t>
@@ -5856,575 +5856,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divinyl-End-Functionalized Polyethylenes: Ready Access to a Range of Telechelic Polyethylenes through Thiol−Ene Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microphase separation and crystallization in H-bonding end-functionalized polyethylenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Thomas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ian German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Soulié-Ziakovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 127 (15), pp.4714--4718</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (10), pp.3257--3268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874350v1</w:t>
+                <w:t xml:space="preserve">hal-01874351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Chemical Composition Distribution of Ethylene/1-Alkene Copolymers with HPLC and CRYSTAF—Comparison of Results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward anisotropic hybrid materials: Directional crystallization of amphiphilic polyoxazoline-based triblock terpolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Brüll</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Tobias Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+                <w:t xml:space="preserve">Moritz von Der Lühe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hartlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich S Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 216 (7), pp.721--732</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.10085--10098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874348v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward anisotropic hybrid materials: Directional crystallization of amphiphilic polyoxazoline-based triblock terpolymers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moritz von Der Lühe</w:t>
+                <w:t xml:space="preserve">Divinyl-End-Functionalized Polyethylenes: Ready Access to a Range of Telechelic Polyethylenes through Thiol−Ene Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hartlieb</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coralie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (10), pp.10085--10098</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127 (15), pp.4714--4718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874352v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphase separation and crystallization in H-bonding end-functionalized polyethylenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Chemical Composition Distribution of Ethylene/1-Alkene Copolymers with HPLC and CRYSTAF—Comparison of Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajesh Chitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian German</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tibor Macko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Brüll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Soulié-Ziakovic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Cossoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (10), pp.3257--3268</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 216 (7), pp.721--732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874351v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of block copolymers based on polyethylene by thermally induced controlled radical polymerization using Mn2 (CO) 10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Ciftci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yusuf Yagci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6475,64 +6475,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyboramines for hydrogen release : polymers containing lewis pairs in their backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6621,64 +6621,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyboramines for hydrogen release: polymers containing lewis pairs in their backbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6893,77 +6893,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Ruivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Do Rosário Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7001,64 +7001,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation and Deactivation of the Polymerization of Ethylene over rac-EtInd2ZrCl2 and (nBuCp) 2ZrCl2 on an Activating Silica Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie F Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 215 (14), pp.1358--1369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7083,64 +7083,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Silica-Supported Zirconium−Benzyl Cationic Species: Improved Heterogenization of Single-Site Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissam Sayhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,722 +7202,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-and Triblock Copolymers Based on Polyethylene and Polyisobutene Blocks. Toward New Thermoplastic Elastomers</w:t>
+                <w:t xml:space="preserve">Site count: is a high-pressure quenched-flow reactor suitable for kinetic studies of molecular catalysts in ethylene polymerization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Espinosa</w:t>
+                <w:t xml:space="preserve">Maria M Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Charleux</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Cutillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (9), pp.3417--3424</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (25), pp.9049--9057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874358v1</w:t>
+                <w:t xml:space="preserve">hal-01874368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of polyethylene onto graphite oxide sheets: a comparison of two routes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Telechelic Polyethylene from Catalyzed Chain-Growth Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Guimont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wissem Kelhifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (12), pp.3522--3525</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867730v1</w:t>
+                <w:t xml:space="preserve">hal-01874363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telechelic Polyethylene from Catalyzed Chain-Growth Polymerization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Catalytic olefin polymerisation at short times: studies using specially adapted reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estevan Tioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Maddalena Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 125 (12), pp.3522--3525</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.669--686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874363v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic olefin polymerisation at short times: studies using specially adapted reactors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Di-and Triblock Copolymers Based on Polyethylene and Polyisobutene Blocks. Toward New Thermoplastic Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Tripathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (4), pp.669--686</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (9), pp.3417--3424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874359v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site count: is a high-pressure quenched-flow reactor suitable for kinetic studies of molecular catalysts in ethylene polymerization?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting of polyethylene onto graphite oxide sheets: a comparison of two routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Guimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria M Ranieri</w:t>
+                <w:t xml:space="preserve">Gregory Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Sonntag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2828-2836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3py00160a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874368v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borate and MAO free activating supports for metallocene complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Miserque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7959,51 +7959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,77 +8118,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Spin Capturing Polymerization of Ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8291,51 +8291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (6), pp.1490--1494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8354,329 +8354,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of copolymers of ethylene and (meth) acrylates or styrene by an original dual radical/catalytic mechanism</w:t>
+                <w:t xml:space="preserve">Completely miscible polyethylene nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Matthias Bieligmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mehdizadeh Taheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 84 (10), pp.2113--2120</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (44), pp.18157--18160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874375v1</w:t>
+                <w:t xml:space="preserve">hal-01874374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completely miscible polyethylene nanocomposites</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of copolymers of ethylene and (meth) acrylates or styrene by an original dual radical/catalytic mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (44), pp.18157--18160</w:t>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (10), pp.2113--2120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874374v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Spin Capturing Polymerization of Ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,700 +8734,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly (ethylene) brushes grafted to silicon substrates</w:t>
+                <w:t xml:space="preserve">Polyethylene end functionalization using thia-Michael addition chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Damiron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (7), pp.1838--1845</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 3 (9), pp.2383--2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2PY20199B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874373v1</w:t>
+                <w:t xml:space="preserve">hal-01460415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene end functionalization using thia-Michael addition chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Poly (ethylene) brushes grafted to silicon substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Damiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (9), pp.2383--2392. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 3 (7), pp.1838--1845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460415v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene End Functionalization Using Radical-Mediated Thiol−Ene Chemistry: Use of Polyethylenes Containing Alkene End Functionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Polyethylene-Grafted Multiwalled Carbon Nanotubes via a Peroxide-Initiating Radical Coupling Reaction and by Using Well-Defined TEMPO and Thiol End-Functionalized Polyethylenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohaib Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Bertin</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.3381--3387. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.957-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma200342y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pola.24508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460317v1</w:t>
+                <w:t xml:space="preserve">hal-00587879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylenes bearing a terminal porphyrin group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam M. Unterlass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.7057-7059. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c1cc12620b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Polyethylene-Grafted Multiwalled Carbon Nanotubes via a Peroxide-Initiating Radical Coupling Reaction and by Using Well-Defined TEMPO and Thiol End-Functionalized Polyethylenes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+                <w:t xml:space="preserve">Polyethylene End Functionalization Using Radical-Mediated Thiol−Ene Chemistry: Use of Polyethylenes Containing Alkene End Functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Chaumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edgar Espinosa</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.24508⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.3381--3387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma200342y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00587879v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined polyolefin/poly (\varepsilon-caprolactone) diblock copolymers: New synthetic strategy and application</w:t>
               </w:r>
@@ -9532,373 +9532,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homo- and Copolymerizations of (Meth)Acrylates with Olefins (Styrene, Ethylene) Using Neutral Nickel Complexes: A Dual Radical/Catalytic Pathway</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unusual activation by solvent of the ethylene free radical polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.3293-3301. </w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (10), pp.2328--2333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma200158n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1py00200g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948929v1</w:t>
+                <w:t xml:space="preserve">hal-01874380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual activation by solvent of the ethylene free radical polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homo- and Copolymerizations of (Meth)Acrylates with Olefins (Styrene, Ethylene) Using Neutral Nickel Complexes: A Dual Radical/Catalytic Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (10), pp.2328--2333. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.3293-3301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1py00200g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma200158n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874380v1</w:t>
+                <w:t xml:space="preserve">hal-00948929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Cyclopentadienyl Capped Polyethylene and Subsequent Block Copolymer Formation Via Hetero Diels-Alder (HDA) Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Barner-Kowollik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (18), pp.1447--1453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,64 +9962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (3), pp.803--813. </w:t>
@@ -10095,51 +10095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cammage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10353,64 +10353,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supercritical behavior in free radical polymerization of ethylene in the medium pressure range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10509,64 +10509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Briquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 211 (1), pp.91--102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10604,51 +10604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RAFT Analogue Olefin Polymerization Technique Using Coordination Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63 (8), pp.1155--1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10695,77 +10695,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic study of the kinetics of polymerisation of ethylene using supported metallocene catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie F Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 157 (1), pp.194--203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10811,90 +10811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyzed chain growth (CCG) on a main group metal: an efficient tool to functionalize polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (6), pp.793--800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10940,90 +10940,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-End-Functionalized Polyethylenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokthari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Briquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11078,77 +11078,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous Dispersions of Nonspherical Polyethylene Nanoparticles from Free-Radical Polymerization under Mild Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11250,51 +11250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bousquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11351,825 +11351,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ansa-bis(fluorenyl)neodynium catalyst for cyclocopolymerization of ethylene with butadiene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Free Ethylene Radical Polymerization under Mild Conditions: The Impact of the Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (19), pp.7279-7281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma901622u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00392600v1</w:t>
+                <w:t xml:space="preserve">hal-00944969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Ethylene Radical Polymerization under Mild Conditions: The Impact of the Solvent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ansa-bis(fluorenyl)neodynium catalyst for cyclocopolymerization of ethylene with butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (11), pp.3774-3779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944969v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene building blocks by catalyzed chain growth and efficient end functionalization strategies, including click chemistry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of dihydroxy poly(ethylene-co-butadiene) via metathetical depolymerization: Kinetic and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristana Le Bris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fernande Boisson</w:t>
+                <w:t xml:space="preserve">Frédéric Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (23), pp.4935-4941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874394v1</w:t>
+                <w:t xml:space="preserve">hal-00340960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dihydroxy poly(ethylene-co-butadiene) via metathetical depolymerization: Kinetic and mechanistic aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
+                <w:t xml:space="preserve">Polyethylene building blocks by catalyzed chain growth and efficient end functionalization strategies, including click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Briquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristana Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (48), pp.9311-9313</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.09.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00340960v1</w:t>
+                <w:t xml:space="preserve">hal-01874394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysed chain growth of polyethylene on magnesium for the synthesis of macroalkoxyamines: Application to the production of block copolymers using controlled radical polymerization</w:t>
+                <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (13), pp.2705-2718</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.419--454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372825v1</w:t>
+                <w:t xml:space="preserve">hal-01874397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
+                <w:t xml:space="preserve">Catalysed chain growth of polyethylene on magnesium for the synthesis of macroalkoxyamines: Application to the production of block copolymers using controlled radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (4), pp.419--454</w:t>
+              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (13), pp.2705-2718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874397v1</w:t>
+                <w:t xml:space="preserve">hal-00372825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (4), pp.419-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12228,90 +12228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyzed chain growth of polyethylene on magnesium for the synthesis of macroalkoxyamines: Application to the production of block copolymers using controlled radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (13), pp.2705--2718</w:t>
@@ -12353,90 +12353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Macromol. Rapid Commun. 3/2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (3), pp.165--165</w:t>
@@ -12491,51 +12491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 207 (19), pp.1727--1731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12573,90 +12573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New functional polyolefins: Towards a bridge between catalytic and RAFT polymerizations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (3), pp.173--181</w:t>
@@ -12698,51 +12698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Functional Polyolefins: Towards a Bridge Between Catalytic and RAFT Polymerizations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godoy Lopez R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12849,51 +12849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12974,51 +12974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (17), pp.2593--2596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13037,553 +13037,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of macroalkoxyamines based on polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 205 (6), pp.737--742</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (10), pp.3540--3542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874407v1</w:t>
+                <w:t xml:space="preserve">hal-01874406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of macroalkoxyamines based on polyethylene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymerization of butadiene and copolymerization of butadiene with styrene using neodymiurn amide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (5), pp.576-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.1434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874406v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization of butadiene and copolymerization of butadiene with styrene using neodymiurn amide catalysts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Boisson</w:t>
+                <w:t xml:space="preserve">Use of a Lewis acid surfactant combined catalyst in cationic polymerization in miniemulsion: apparent and hidden initiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (9), pp.3136--3142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.1434⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01877327v1</w:t>
+                <w:t xml:space="preserve">hal-01874410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Lewis acid surfactant combined catalyst in cationic polymerization in miniemulsion: apparent and hidden initiators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Touchard</w:t>
+                <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Graillat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fanny Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (9), pp.3136--3142</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 205 (6), pp.737--742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874410v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly active yttrium and lanthanide catalysts for polymerization of isobutene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Llauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13647,51 +13647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (5), pp.576--581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13716,51 +13716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanidocene Catalysts for the Homo-and Copolymerization of Ethylene with Butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13768,51 +13768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 204 (14), pp.1747--1754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13850,77 +13850,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Silica-Supported Metallocene Catalysts for Olefin Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 203 (17), pp.2501--2507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13958,51 +13958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse de polymérisation: les métallocènes et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5-6, pp.54--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14027,77 +14027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Ziegler-Natta Catalyst Based on Neodymium for the Stereospecific Polymerization of Butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 22 (17), pp.1411--1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14148,51 +14148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14273,51 +14273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14394,64 +14394,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (18), pp.6304-6311. </w:t>
@@ -14501,90 +14501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First synthesis of poly (ethene-co-1, 3-butadiene) with neodymocene catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14622,64 +14622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of butadiene with a new catalyst based on a neodymium amide precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14743,51 +14743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14853,393 +14853,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cationic Group 4 metal compounds by protonolysis of amide precursors: crystal structure of [Ti(N$Me_{2}$$)_{3}$(N$C_{5}$$H_{5}$$)_{2}$][B$Ph_{4}$]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of the nature of the ligands on the electronic ground state of organouranium (V) compounds, studied by electron paramagnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 531 (1), pp.115--119. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (25), pp.5931--5936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(96)06701-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic961496h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874422v1</w:t>
+                <w:t xml:space="preserve">hal-01874423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the ligands on the electronic ground state of organouranium (V) compounds, studied by electron paramagnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of cationic Group 4 metal compounds by protonolysis of amide precursors: crystal structure of [Ti(N$Me_{2}$$)_{3}$(N$C_{5}$$H_{5}$$)_{2}$][B$Ph_{4}$]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Caurant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 36 (25), pp.5931--5936. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 531 (1), pp.115--119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic961496h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(96)06701-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874423v1</w:t>
+                <w:t xml:space="preserve">hal-01874422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structure of [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(O$C_{4}$$H_{8}$$)_{2}$][B$Ph_{4}$], the first cationic cyclopentadienyl compound of uranium(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 533 (1), pp.7--11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15285,103 +15285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(N$Me_{2}$)(O$C_{4}$$H_{8}$)][B$Ph_{4}$]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 548 (1), pp.9--16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15427,90 +15427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ring-opening reaction of tetrahydrofuran promoted by a cationic uranium amide compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephirtikhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15569,103 +15569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U (ν-C8H8)(NEt2 (OC4H8) 2][BPh4]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 522 (2), pp.249--257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15711,103 +15711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocyclooctatetraene uranium amide compounds in the+ 4 and+ 5 oxidation states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6, pp.947--953. </w:t>
@@ -15870,90 +15870,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of cationic uranium compounds by protonolysis of amide precursors: amide and chloroamide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 18, pp.3019--3025. </w:t>
@@ -16016,90 +16016,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of cationic uranium compounds by protonolysis of amide precursors: cyclopentadienyl and cyclooctatetraene complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 18, pp.3027--3033. </w:t>
@@ -16149,90 +16149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of organouranium (V) compounds by oxidation of neutral tetravalent precursors. Crystal structures of [U (\eta-C5Me5)(NMe2) 3 (OC4H8)][BPh4] and [U (\eta-C5Me5) 2 (NEt2) 2][BPh4], the first cationic uranium (V) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16287,90 +16287,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystal structure and some derivatives of the chlorotris (tetramethylphospholyl) uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gradoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 23, pp.1720--1721. </w:t>
@@ -16465,90 +16465,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymère d'inique riche en éthylène ayant un bloc statistique et un bloc polyéthylène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baulu Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1909032. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16609,51 +16609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16710,347 +16710,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional or telechelic polyolefin, derivatives thereof, and process for preparing same</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Transfer agent for the preparation of a functional or telechelic polyolefin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cortial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874337v1</w:t>
+                <w:t xml:space="preserve">hal-01874339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telechelic polyolefin and preparation thereof</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Functional or telechelic polyolefin, derivatives thereof, and process for preparing same</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874338v1</w:t>
+                <w:t xml:space="preserve">hal-01874337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer agent for the preparation of a functional or telechelic polyolefin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Telechelic polyolefin and preparation thereof</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874339v1</w:t>
+                <w:t xml:space="preserve">hal-01874338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic systems made of a complex of rare earths for stereospecific polymerisation of conjugated dienes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17146,51 +17146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher John Whiteoak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17221,90 +17221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copolymers with polar and non-polar olefin blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17320,115 +17320,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating supports with controlled distribution of OH groups</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including said complex, polymerization method using same and ethylene/butadiene copolymer obtained using said method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874360v1</w:t>
+                <w:t xml:space="preserve">hal-01874361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition metal complexes supported on activating support</w:t>
               </w:r>
@@ -17440,51 +17440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17522,115 +17522,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including said complex, polymerization method using same and ethylene/butadiene copolymer obtained using said method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Activating supports with controlled distribution of OH groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874361v1</w:t>
+                <w:t xml:space="preserve">hal-01874360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled distribution of active sites in ziegler-natta catalyst systems</w:t>
               </w:r>
@@ -17655,51 +17655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17711,259 +17711,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including the said complex, polymerisation method using same and ethylene/butadiene copolymer obtained using said method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Controlled Distribution of Active Sites in Ziegler-Natta Catalyst Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gromada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874369v1</w:t>
+                <w:t xml:space="preserve">hal-01874370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Distribution of Active Sites in Ziegler-Natta Catalyst Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ribour</w:t>
+                <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including the said complex, polymerisation method using same and ethylene/butadiene copolymer obtained using said method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874370v1</w:t>
+                <w:t xml:space="preserve">hal-01874369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including said complex, polymerization method using same and ethylene/butadiene copolymer obtained using said method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17994,51 +17994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic system for obtaining conjugated diene/mono-olefin copolymers and these copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18095,51 +18095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including said complex, polymerization method using same and ethylene/butadiene copolymer obtained using said method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18196,51 +18196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18297,51 +18297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activating supports for metallocene catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18385,51 +18385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic system for obtaining conjugated diene/monoolefin copolymers and these copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18499,51 +18499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18600,51 +18600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18675,90 +18675,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported metallocene catalytic component and method for obtaining same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18776,64 +18776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid supported catalyst usable for the polymerization of conjugated dienes, process for the preparation thereof and a process for the polymerization of conjugated dienes using this catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18896,90 +18896,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica/Methylaluminoxane/(n-BuCp) 2ZrCl2: Effect of Silica Dehydroxylation Temperature on HDPE Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Unknown Region. pp.61--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19017,77 +19017,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled polymerization of ethylene using RAFT based mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19129,103 +19129,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneous Copolymers of Ethylene with α-olefins Synthesized with Metallocene Catalysts and Their Use as Standards for TREF Calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Baverel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Macko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.42--52</w:t>
@@ -19254,103 +19254,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialised tools for a better comprehension of olefin polymerisation reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Tioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.233--241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19375,103 +19375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONALIZATION OF VINYL TERMINATED POLYETHYLENES USING RADICAL MEDIATED THIOL-ENE CHEMISTRY.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
@@ -19500,103 +19500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VINYL AND THIOL TERMINATED POLYETHYLENES FOR THIOL-ENE CHEMISTRY.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
@@ -19625,103 +19625,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Ethylene methyl methacrylate and Ethylene butylacrylate Copolymers with Interactive Liquid Chromatography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajesh Chitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Brüll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Macko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Forum on Advanced Polymeric Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Siegen, Germany. pp.191-199, </w:t>
@@ -19784,90 +19784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of dihydroxy poly (ethylene-co-butadiene) oligomers via metathetical depolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
@@ -19896,51 +19896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and limits in copolymerization of olefins with conjugated dienes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20190,51 +20190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722101v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit- Dominique" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202089" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean- Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Akhdar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000218" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Haddleton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100870" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Lacerda Miranda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Martins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01712" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074198v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clement" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800496" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900162" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cipullo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04624" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874335v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lacombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Pirolt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874336v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Tanja Offenloch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00717a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872532v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cancelas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22735" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aykac" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaouli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02575K" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9060185" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01396" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874342v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique W Sauter" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC00060F" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874350v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874348v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Chitta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Macko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Br&#252;ll" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rudolph" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Der L&#252;he" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartlieb" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Schubert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874351v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian German" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nsiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Norsic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;agosto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02316" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ruivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F Tisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Tripathy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867730v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guimont" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonntag" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00160a" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874363v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Kelhifi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874368v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Ranieri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutillo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Prades" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Miserque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874374v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bieligmeyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mehdizadeh Taheri" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Probst" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649285v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12620b" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587879v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Akbar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24508" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CSWMZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zheng Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Yi Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Zhuang Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chao Lu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460314v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24496" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8D0G5JJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874381v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cammage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rossin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877416v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24464" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZW7XFHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Briquel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10098" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.12.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QHG8P2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874390v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9py00353c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3RZ1CSPP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874394v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristana Le Bris" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340960v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLX96GKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372825v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Godoy Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874397v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877422v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.01.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPK25B06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godoy Lopez R." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305936v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ljungberg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bortolussi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874410v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Touchard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874409v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bortolussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874412v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874415v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tortosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gradoz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Baudry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39920001720" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F84CC562A04C9DB4A2BCE416E64B484E22978A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874337v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874338v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874339v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874346v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874349v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Muron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pannier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher John Whiteoak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874360v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sirol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Razavi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874361v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gromada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874369v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874370v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874377v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874384v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874391v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874398v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malinge" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874403v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874353v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baverel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martigny" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874367v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranieri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874378v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874382v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948860v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000039" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT535N2S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874396v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lucas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Carlotti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874404v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit- Dominique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean- Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Haddleton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Akhdar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Lacerda Miranda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800496" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cipullo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04624" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lacombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Pirolt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Tanja Offenloch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00717a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aykac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaouli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02575K" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872532v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cancelas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22735" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9060185" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01396" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874342v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique W Sauter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC00060F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian German" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rudolph" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Der L&#252;he" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartlieb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Schubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Chitta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Macko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Br&#252;ll" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nsiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Norsic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;agosto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02316" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ruivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F Tisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Ranieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874363v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Kelhifi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Tripathy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guimont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonntag" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00160a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Prades" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Miserque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bieligmeyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mehdizadeh Taheri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Probst" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587879v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Akbar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24508" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CSWMZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12620b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zheng Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Yi Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Zhuang Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chao Lu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460314v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24496" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8D0G5JJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874381v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cammage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rossin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877416v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24464" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZW7XFHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Briquel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10098" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.12.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QHG8P2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874390v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9py00353c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3RZ1CSPP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392600v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340960v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLX96GKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874394v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristana Le Bris" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Godoy Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372825v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877422v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.01.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPK25B06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godoy Lopez R." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305936v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ljungberg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bortolussi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874406v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Touchard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874409v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bortolussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874412v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874415v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tortosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gradoz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Baudry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39920001720" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F84CC562A04C9DB4A2BCE416E64B484E22978A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874339v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874337v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874338v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874346v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874349v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Muron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pannier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher John Whiteoak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874361v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sirol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Razavi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874360v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gromada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874370v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874369v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874377v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874384v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874391v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874398v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malinge" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874403v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874353v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baverel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martigny" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874367v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranieri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874378v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874382v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948860v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000039" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT535N2S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874396v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lucas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Carlotti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874404v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>