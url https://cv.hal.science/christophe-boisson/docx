--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -234,524 +234,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Thermoplastic Elastomers based on Ethylene‐Butadiene‐Rubber (EBR) by Switching from Anionic to Coordinative Chain Transfer Polymerization</w:t>
+                <w:t xml:space="preserve">Block copolymers from coordinative chain transfer (co)polymerization (CCT(co)P) of olefins and 1,3-dienes and mechanical properties of the resulting thermoplastic elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Langlais</w:t>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ngo</w:t>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Habhab</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202420946⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (34), pp.3761-3807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5py00623f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947789v1</w:t>
+                <w:t xml:space="preserve">hal-05238236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block copolymers from coordinative chain transfer (co)polymerization (CCT(co)P) of olefins and 1,3-dienes and mechanical properties of the resulting thermoplastic elastomers</w:t>
+                <w:t xml:space="preserve">New Thermoplastic Elastomers based on Ethylene‐Butadiene‐Rubber (EBR) by Switching from Anionic to Coordinative Chain Transfer Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Alioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">Robert Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+                <w:t xml:space="preserve">Karima Habhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Séverin Dronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (34), pp.3761-3807. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5py00623f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202420946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05238236v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04947789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare‐Earth Metallocenes for Polymerization of Olefins and Conjugated Dienes: From Fundamental Studies to Olefin Block Copolymers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittoria Chiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐yves Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.202400262⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741019v1</w:t>
+                <w:t xml:space="preserve">hal-04741041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Active Immobilized Catalyst for Ethylene Polymerization: Neutral Single Site Y(III) Complex Bearing Bulky Silylallyl Ligand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare‐Earth Metallocenes for Polymerization of Olefins and Conjugated Dienes: From Fundamental Studies to Olefin Block Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (9), pp.e202400262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202402427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202400262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04741041v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitriles as Functionalization and Coupling Agents for Polyolefins Obtained by Coordinative Chain Transfer Polymerization</w:t>
               </w:r>
@@ -763,77 +763,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ngo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck D'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -867,77 +867,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiblock Copolymers Based on Highly Crystalline Polyethylene and Soft Poly(ethylene‐co‐butadiene) Segments: Towards Polyolefin Thermoplastic Elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Dronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1040,64 +1040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bratasanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62 (12), pp.e202300225. </w:t>
@@ -1148,51 +1148,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene Coordinative Chain Transfer Polymerization‐Induced Self‐Assembly (CCTPISA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,64 +1416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch from Anionic Polymerization to Coordinative Chain Transfer Polymerization: a Valuable Strategy to Make Olefin Block Copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvin Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice J Haddleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1799,338 +1799,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomorphic Polyethylene‐Supported Organocatalysts for the Valorization of Vegetable Oils and CO 2</w:t>
+                <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayman Akhdar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Killian Onida</w:t>
+                <w:t xml:space="preserve">Alexis D. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+                <w:t xml:space="preserve">Aymane El Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Grollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (2), pp.2000218. </w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.218-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsu.202000218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245780v1</w:t>
+                <w:t xml:space="preserve">hal-03179735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monocationic Bis-Alkyl and Bis-Allyl Yttrium Complexes: Synthesis, 89Y NMR Characterization, Ethylene or Isoprene Polymerization, and Modeling</w:t>
+                <w:t xml:space="preserve">Thermomorphic Polyethylene‐Supported Organocatalysts for the Valorization of Vegetable Oils and CO 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis D. Oswald</w:t>
+                <w:t xml:space="preserve">Ayman Akhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymane El Bouhali</w:t>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chefdeville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (2), pp.218-230. </w:t>
+              <w:t xml:space="preserve">Advanced Sustainable Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.2000218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.organomet.0c00709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsu.202000218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179735v1</w:t>
+                <w:t xml:space="preserve">hal-03245780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les polyoléfines : What else?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2149,693 +2149,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot syntheses of heterotelechelic α-vinyl,ω-methoxysilane polyethylenes and condensation into comb-like and star-like polymers with high chain end functionality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Montarnal</w:t>
+                <w:t xml:space="preserve">A Thermomorphic Polyethylene‐Supported Imidazolium Salt for the Fixation of CO 2 into Cyclic Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Grollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nam Duc Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Onida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0py00638f⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362 (8), pp.1696-1705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.202000032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972738v1</w:t>
+                <w:t xml:space="preserve">hal-02972732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering Poly(ethylene- co -1-butene) through Modulating the Active Species by Alkylaluminum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhène Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Yu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lionel Magna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01712⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1602-1608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992621v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thermomorphic Polyethylene‐Supported Imidazolium Salt for the Fixation of CO 2 into Cyclic Carbonates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Killian Onida</w:t>
+                <w:t xml:space="preserve">Ene/Diene Copolymerization Catalyzed by Cationic Sc and Gd d 0 Metal Complexes: Speciation, Ion Pairing, and Selectivity from a Computational Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludmilla Verrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Poradowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.202000032⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (21), pp.12359-12369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972732v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium-based phenoxy-imine catalyst for selective ethylene trimerization: effect of temperature on the activity, selectivity and properties of polymeric side products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Olivier-Bourbigou</w:t>
+                <w:t xml:space="preserve">One-pot syntheses of heterotelechelic α-vinyl,ω-methoxysilane polyethylenes and condensation into comb-like and star-like polymers with high chain end functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douriya Khedaioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Burcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Montarnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CY02056J⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (23), pp.3884-3891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0py00638f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017341v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ene/Diene Copolymerization Catalyzed by Cationic Sc and Gd d 0 Metal Complexes: Speciation, Ion Pairing, and Selectivity from a Computational Perspective</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Engineering Poly(ethylene- co -1-butene) through Modulating the Active Species by Alkylaluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Lacerda Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olavo Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10 (21), pp.12359-12369. </w:t>
+              <w:t xml:space="preserve">, 2020, 10 (13), pp.7216-7229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c02657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c01712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006399v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Advanced Technique for Linear Low‐Density Polyethylene Composition Determination: TGA–IST16–GC–MS Coupling</w:t>
               </w:r>
@@ -2873,51 +2873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Delauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 220 (17), pp.1900162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2990,51 +2990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1800496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3202,77 +3202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkynyl Ether Labeling: A Selective and Efficient Approach to Count Active Sites of Olefin Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Cipullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (4), pp.3098-3103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3319,64 +3319,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Composition of Hexene‐Based Linear Low‐Density Polyethylene by Infrared Spectroscopy and Chemometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 220 (24), pp.1900376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,77 +3423,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyethylene Aerogels with Combined Physical and Chemical Crosslinking: Improved Mechanical Resilience and Shape-Memory Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douriya Khedaioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3553,51 +3553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3661,77 +3661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 219 (11), pp.1700609</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3907,51 +3907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Transition Metal Polymerization Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.661--692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4149,51 +4149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatice Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Taam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1800154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4614,508 +4614,508 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
+                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.521 - 530. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (10), pp.4476 - 4490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872540v1</w:t>
+                <w:t xml:space="preserve">hal-01872544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new straightforward method for measuring xylene soluble for high impact polypropylene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aarón Cancelas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Timothy Mckenna</w:t>
+                <w:t xml:space="preserve">A. Zarrouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.22735⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (9), pp.3516 - 3523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872532v1</w:t>
+                <w:t xml:space="preserve">hal-01872547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental proof of the existence of mass-transfer resistance during early stages of ethylene polymerization with silica supported metallocene/MAO catalysts</w:t>
+                <w:t xml:space="preserve">Avoiding leaching of silica supported metallocenes in slurry phase ethylene homopolymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.15806⟩</w:t>
+              <w:t xml:space="preserve">Reaction Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.521 - 530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RE00044H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872544v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Radical Copolymerization of Ethylene with Vinyl Acetate under Mild Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Boisson</w:t>
+                <w:t xml:space="preserve">A new straightforward method for measuring xylene soluble for high impact polypropylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Monteil</w:t>
+                <w:t xml:space="preserve">Aarón Cancelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Taam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (9), pp.3516 - 3523. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), pp.939 - 943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.6b02756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.22735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872547v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyolefins, a Success Story</w:t>
               </w:r>
@@ -5127,51 +5127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Taoufik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5244,51 +5244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Belaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5387,51 +5387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (2), pp.1028--1036. </w:t>
@@ -5463,295 +5463,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The design of a bipodal bis (pentafluorophenoxy) aluminate supported on silica as an activator for ethylene polymerization using surface organometallic chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique W Sauter</w:t>
+                <w:t xml:space="preserve">Tom Vancompernolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Popoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
+                <w:t xml:space="preserve">Régis M. Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai C Szeto</w:t>
+                <w:t xml:space="preserve">Laurent Delevoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis M Gauvin</w:t>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (26), pp.4776--4779. </w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (9), pp.2962--2974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CC00060F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874342v1</w:t>
+                <w:t xml:space="preserve">hal-01874344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica/MAO/(n-BuCp) 2 ZrCl 2 catalyst: effect of support dehydroxylation temperature on the grafting of MAO and ethylene polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The design of a bipodal bis (pentafluorophenoxy) aluminate supported on silica as an activator for ethylene polymerization using surface organometallic chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique W Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Popoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Delevoye</w:t>
+                <w:t xml:space="preserve">Kai C Szeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Régis M Gauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (9), pp.2962--2974. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (26), pp.4776--4779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CY01285F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CC00060F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874344v1</w:t>
+                <w:t xml:space="preserve">hal-01874342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and Recyclable Polyethylene-Supported Iridium-(N-Heterocyclic Carbene) Catalyst for Hydrogen/Deuterium Exchange Reactions</w:t>
               </w:r>
@@ -5856,273 +5856,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphase separation and crystallization in H-bonding end-functionalized polyethylenes</w:t>
+                <w:t xml:space="preserve">Toward anisotropic hybrid materials: Directional crystallization of amphiphilic polyoxazoline-based triblock terpolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian German</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Tobias Rudolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
+                <w:t xml:space="preserve">Moritz von Der Lühe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Soulié-Ziakovic</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Hartlieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich S Schubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (10), pp.3257--3268</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (10), pp.10085--10098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874351v1</w:t>
+                <w:t xml:space="preserve">hal-01874352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward anisotropic hybrid materials: Directional crystallization of amphiphilic polyoxazoline-based triblock terpolymers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microphase separation and crystallization in H-bonding end-functionalized polyethylenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moritz von Der Lühe</w:t>
+                <w:t xml:space="preserve">Ian German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Hartlieb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Norsic</w:t>
+                <w:t xml:space="preserve">Sylvie Tencé-Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich S Schubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corinne Soulié-Ziakovic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (10), pp.10085--10098</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (10), pp.3257--3268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874352v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divinyl-End-Functionalized Polyethylenes: Ready Access to a Range of Telechelic Polyethylenes through Thiol−Ene Reactions</w:t>
               </w:r>
@@ -6147,51 +6147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 127 (15), pp.4714--4718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6255,51 +6255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Macko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Brüll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Cossoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6367,51 +6367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Ciftci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6488,51 +6488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,51 +6634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Larini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6919,51 +6919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7001,51 +7001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation and Deactivation of the Polymerization of Ethylene over rac-EtInd2ZrCl2 and (nBuCp) 2ZrCl2 on an Activating Silica Support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie F Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7083,51 +7083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-Defined Silica-Supported Zirconium−Benzyl Cationic Species: Improved Heterogenization of Single-Site Polymerization Catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Macqueron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7260,51 +7260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cutillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 42 (25), pp.9049--9057</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,532 +7323,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Telechelic Polyethylene from Catalyzed Chain-Growth Polymerization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Di-and Triblock Copolymers Based on Polyethylene and Polyisobutene Blocks. Toward New Thermoplastic Elastomers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Kelhifi</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Edgar Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Charleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjan Tripathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 125 (12), pp.3522--3525</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (9), pp.3417--3424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874363v1</w:t>
+                <w:t xml:space="preserve">hal-01874358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic olefin polymerisation at short times: studies using specially adapted reactors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting of polyethylene onto graphite oxide sheets: a comparison of two routes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Alizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Aline Guimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beyou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sonntag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.2828-2836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3py00160a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874359v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di-and Triblock Copolymers Based on Polyethylene and Polyisobutene Blocks. Toward New Thermoplastic Elastomers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Telechelic Polyethylene from Catalyzed Chain-Growth Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Kelhifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Norsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (9), pp.3417--3424</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 125 (12), pp.3522--3525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874358v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of polyethylene onto graphite oxide sheets: a comparison of two routes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cassagnau</w:t>
+                <w:t xml:space="preserve">Catalytic olefin polymerisation at short times: studies using specially adapted reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Martin</w:t>
+                <w:t xml:space="preserve">Estevan Tioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sonntag</w:t>
+                <w:t xml:space="preserve">Maria Maddalena Ranieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Alizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (4), pp.669--686</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867730v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borate and MAO free activating supports for metallocene complexes</w:t>
               </w:r>
@@ -7959,51 +7959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small Changes Have Consequences: Lessons from Tetrabenzyltitanium and -zirconium Surface Organometallic Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Espinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,64 +8118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Spin Capturing Polymerization of Ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8291,51 +8291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 (6), pp.1490--1494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8386,64 +8386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Bieligmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mehdizadeh Taheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8511,51 +8511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8619,64 +8619,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Spin Capturing Polymerization of Ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Charleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8734,368 +8734,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02460225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene end functionalization using thia-Michael addition chemistry</w:t>
+                <w:t xml:space="preserve">Poly (ethylene) brushes grafted to silicon substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Damiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (9), pp.2383--2392. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 3 (7), pp.1838--1845</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460415v1</w:t>
+                <w:t xml:space="preserve">hal-01874373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly (ethylene) brushes grafted to silicon substrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Polyethylene end functionalization using thia-Michael addition chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3 (7), pp.1838--1845</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 3 (9), pp.2383--2392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2PY20199B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874373v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Polyethylene-Grafted Multiwalled Carbon Nanotubes via a Peroxide-Initiating Radical Coupling Reaction and by Using Well-Defined TEMPO and Thiol End-Functionalized Polyethylenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sohaib Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Beyou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.957-965. </w:t>
@@ -9139,295 +9139,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylenes bearing a terminal porphyrin group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyethylene End Functionalization Using Radical-Mediated Thiol−Ene Chemistry: Use of Polyethylenes Containing Alkene End Functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam M. Unterlass</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edgar Espinosa</w:t>
+                <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernande Boisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.7057-7059. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (9), pp.3381--3387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc12620b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ma200342y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649285v1</w:t>
+                <w:t xml:space="preserve">hal-01460317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene End Functionalization Using Radical-Mediated Thiol−Ene Chemistry: Use of Polyethylenes Containing Alkene End Functionality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyethylenes bearing a terminal porphyrin group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gigmes</w:t>
+                <w:t xml:space="preserve">Miriam M. Unterlass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertin</w:t>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (9), pp.3381--3387. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.7057-7059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma200342y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c1cc12620b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460317v1</w:t>
+                <w:t xml:space="preserve">hal-00649285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-defined polyolefin/poly (\varepsilon-caprolactone) diblock copolymers: New synthetic strategy and application</w:t>
               </w:r>
@@ -9564,51 +9564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9707,51 +9707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9802,77 +9802,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Cyclopentadienyl Capped Polyethylene and Subsequent Block Copolymer Formation Via Hetero Diels-Alder (HDA) Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Glassner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Barner-Kowollik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,64 +9962,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (3), pp.803--813. </w:t>
@@ -10095,51 +10095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Cammage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10366,51 +10366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10509,51 +10509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Briquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10604,51 +10604,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RAFT Analogue Olefin Polymerization Technique Using Coordination Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63 (8), pp.1155--1158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10695,51 +10695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic study of the kinetics of polymerisation of ethylene using supported metallocene catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie F Tisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10811,90 +10811,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyzed chain growth (CCG) on a main group metal: an efficient tool to functionalize polyethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (6), pp.793--800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10940,51 +10940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-End-Functionalized Polyethylenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Mokthari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11104,51 +11104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11250,51 +11250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bousquié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11351,769 +11351,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Ethylene Radical Polymerization under Mild Conditions: The Impact of the Solvent</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Ansa-bis(fluorenyl)neodynium catalyst for cyclocopolymerization of ethylene with butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ricard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (11), pp.3774-3779</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944969v1</w:t>
+                <w:t xml:space="preserve">hal-00392600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ansa-bis(fluorenyl)neodynium catalyst for cyclocopolymerization of ethylene with butadiene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Free Ethylene Radical Polymerization under Mild Conditions: The Impact of the Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (19), pp.7279-7281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma901622u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392600v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dihydroxy poly(ethylene-co-butadiene) via metathetical depolymerization: Kinetic and mechanistic aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyethylene building blocks by catalyzed chain growth and efficient end functionalization strategies, including click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Briquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lucas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
+                <w:t xml:space="preserve">Tristana Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (48), pp.9311-9313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340960v1</w:t>
+                <w:t xml:space="preserve">hal-01874394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyethylene building blocks by catalyzed chain growth and efficient end functionalization strategies, including click chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fernande Boisson</w:t>
+                <w:t xml:space="preserve">Synthesis of dihydroxy poly(ethylene-co-butadiene) via metathetical depolymerization: Kinetic and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Peruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (23), pp.4935-4941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874394v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
+                <w:t xml:space="preserve">Catalysed chain growth of polyethylene on magnesium for the synthesis of macroalkoxyamines: Application to the production of block copolymers using controlled radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (4), pp.419--454</w:t>
+              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (13), pp.2705-2718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874397v1</w:t>
+                <w:t xml:space="preserve">hal-00372825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysed chain growth of polyethylene on magnesium for the synthesis of macroalkoxyamines: Application to the production of block copolymers using controlled radical polymerization</w:t>
+                <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck D’agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of polymer science. Part A-1, Polymer chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 45 (13), pp.2705-2718</w:t>
+              <w:t xml:space="preserve">Progress in Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.419--454</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372825v1</w:t>
+                <w:t xml:space="preserve">hal-01874397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of well-defined polymer architectures by successive catalytic olefin polymerization and living/controlled polymerization reactions</w:t>
               </w:r>
@@ -12125,51 +12125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 32 (4), pp.419-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12228,90 +12228,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyzed chain growth of polyethylene on magnesium for the synthesis of macroalkoxyamines: Application to the production of block copolymers using controlled radical polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (13), pp.2705--2718</w:t>
@@ -12353,90 +12353,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cover Picture: Macromol. Rapid Commun. 3/2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (3), pp.165--165</w:t>
@@ -12491,51 +12491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 207 (19), pp.1727--1731</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12573,90 +12573,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New functional polyolefins: Towards a bridge between catalytic and RAFT polymerizations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernande Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (3), pp.173--181</w:t>
@@ -12698,51 +12698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Functional Polyolefins: Towards a Bridge Between Catalytic and RAFT Polymerizations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godoy Lopez R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12849,51 +12849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12974,51 +12974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (17), pp.2593--2596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13037,553 +13037,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of macroalkoxyamines based on polyethylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 37 (10), pp.3540--3542</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 205 (6), pp.737--742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874406v1</w:t>
+                <w:t xml:space="preserve">hal-01874407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization of butadiene and copolymerization of butadiene with styrene using neodymiurn amide catalysts</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of macroalkoxyamines based on polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Godoy Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernande Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (10), pp.3540--3542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01877327v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Lewis acid surfactant combined catalyst in cationic polymerization in miniemulsion: apparent and hidden initiators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roger Spitz</w:t>
+                <w:t xml:space="preserve">Polymerization of butadiene and copolymerization of butadiene with styrene using neodymiurn amide catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (5), pp.576-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.1434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874410v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Intramolecular Cyclization in Copolymerization of Ethylene with 1, 3-Butadiene: Thermal Properties of the Resulting Copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Monteil</w:t>
+                <w:t xml:space="preserve">Use of a Lewis acid surfactant combined catalyst in cationic polymerization in miniemulsion: apparent and hidden initiators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Touchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Graillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 205 (6), pp.737--742</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 37 (9), pp.3136--3142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874407v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly active yttrium and lanthanide catalysts for polymerization of isobutene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Touchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Llauro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13647,51 +13647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 53 (5), pp.576--581</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13716,51 +13716,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lanthanidocene Catalysts for the Homo-and Copolymerization of Ethylene with Butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13768,51 +13768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ribour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 204 (14), pp.1747--1754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13876,51 +13876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 203 (17), pp.2501--2507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13958,51 +13958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse de polymérisation: les métallocènes et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 5-6, pp.54--58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14027,77 +14027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Ziegler-Natta Catalyst Based on Neodymium for the Stereospecific Polymerization of Butadiene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 22 (17), pp.1411--1414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14148,51 +14148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14273,51 +14273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tortosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14394,64 +14394,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 34 (18), pp.6304-6311. </w:t>
@@ -14501,90 +14501,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First synthesis of poly (ethene-co-1, 3-butadiene) with neodymocene catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Llauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14622,64 +14622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymerization of butadiene with a new catalyst based on a neodymium amide precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14743,51 +14743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jc Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14853,393 +14853,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the nature of the ligands on the electronic ground state of organouranium (V) compounds, studied by electron paramagnetic resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of cationic Group 4 metal compounds by protonolysis of amide precursors: crystal structure of [Ti(N$Me_{2}$$)_{3}$(N$C_{5}$$H_{5}$$)_{2}$][B$Ph_{4}$]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Gourier</w:t>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Caurant</w:t>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boisson</w:t>
+                <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+                <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 36 (25), pp.5931--5936. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 531 (1), pp.115--119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic961496h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-328X(96)06701-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874423v1</w:t>
+                <w:t xml:space="preserve">hal-01874422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of cationic Group 4 metal compounds by protonolysis of amide precursors: crystal structure of [Ti(N$Me_{2}$$)_{3}$(N$C_{5}$$H_{5}$$)_{2}$][B$Ph_{4}$]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of the nature of the ligands on the electronic ground state of organouranium (V) compounds, studied by electron paramagnetic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Gourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 531 (1), pp.115--119. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 36 (25), pp.5931--5936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-328X(96)06701-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic961496h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874422v1</w:t>
+                <w:t xml:space="preserve">hal-01874423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structure of [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(O$C_{4}$$H_{8}$$)_{2}$][B$Ph_{4}$], the first cationic cyclopentadienyl compound of uranium(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+                <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 533 (1), pp.7--11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15285,103 +15285,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U($\eta$-$C_{5}$$Me_{5}$$)_{2}$(N$Me_{2}$)(O$C_{4}$$H_{8}$)][B$Ph_{4}$]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 548 (1), pp.9--16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15427,90 +15427,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel ring-opening reaction of tetrahydrofuran promoted by a cationic uranium amide compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ephirtikhine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15569,103 +15569,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity of the cationic uranium amide compound [U (ν-C8H8)(NEt2 (OC4H8) 2][BPh4]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ephritikhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Berthet</w:t>
+                <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 522 (2), pp.249--257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15711,103 +15711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monocyclooctatetraene uranium amide compounds in the+ 4 and+ 5 oxidation states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 6, pp.947--953. </w:t>
@@ -15870,90 +15870,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of cationic uranium compounds by protonolysis of amide precursors: amide and chloroamide complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 18, pp.3019--3025. </w:t>
@@ -16016,90 +16016,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of cationic uranium compounds by protonolysis of amide precursors: cyclopentadienyl and cyclooctatetraene complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 18, pp.3027--3033. </w:t>
@@ -16149,90 +16149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of organouranium (V) compounds by oxidation of neutral tetravalent precursors. Crystal structures of [U (\eta-C5Me5)(NMe2) 3 (OC4H8)][BPh4] and [U (\eta-C5Me5) 2 (NEt2) 2][BPh4], the first cationic uranium (V) complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16287,90 +16287,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, crystal structure and some derivatives of the chlorotris (tetramethylphospholyl) uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gradoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Lance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Nierlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 23, pp.1720--1721. </w:t>
@@ -16478,77 +16478,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jean-Baptiste-Dit-Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Montarnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baulu Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1909032. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16609,51 +16609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Broyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16742,51 +16742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cortial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16856,51 +16856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16918,77 +16918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telechelic polyolefin and preparation thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck d'Agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17006,51 +17006,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic systems made of a complex of rare earths for stereospecific polymerisation of conjugated dienes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17146,51 +17146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher John Whiteoak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17260,51 +17260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17339,51 +17339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including said complex, polymerization method using same and ethylene/butadiene copolymer obtained using said method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17440,51 +17440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17528,64 +17528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activating supports with controlled distribution of OH groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17655,51 +17655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Gromada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17711,259 +17711,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Distribution of Active Sites in Ziegler-Natta Catalyst Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Ribour</w:t>
+                <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including the said complex, polymerisation method using same and ethylene/butadiene copolymer obtained using said method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874370v1</w:t>
+                <w:t xml:space="preserve">hal-01874369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including the said complex, polymerisation method using same and ethylene/butadiene copolymer obtained using said method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Controlled Distribution of Active Sites in Ziegler-Natta Catalyst Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ribour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Spitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Gromada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874369v1</w:t>
+                <w:t xml:space="preserve">hal-01874370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including said complex, polymerization method using same and ethylene/butadiene copolymer obtained using said method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17994,51 +17994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic system for obtaining conjugated diene/mono-olefin copolymers and these copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18095,51 +18095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride metallocene complex of a lanthanide, catalytic system including said complex, polymerization method using same and ethylene/butadiene copolymer obtained using said method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18196,51 +18196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Sirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18297,51 +18297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activating supports for metallocene catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floran Prades</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18385,51 +18385,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic system for obtaining conjugated diene/monoolefin copolymers and these copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18499,51 +18499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Razavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18600,51 +18600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18675,51 +18675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supported metallocene catalytic component and method for obtaining same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bortolussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18776,64 +18776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid supported catalyst usable for the polymerization of conjugated dienes, process for the preparation thereof and a process for the polymerization of conjugated dienes using this catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Spitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18922,51 +18922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahsan Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19017,77 +19017,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled polymerization of ethylene using RAFT based mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Dommanget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Norsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19181,51 +19181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Martigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Macko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.42--52</w:t>
@@ -19267,90 +19267,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialised tools for a better comprehension of olefin polymerisation reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Fl Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Ranieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estevan Tioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Unknown, Unknown Region. pp.233--241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19375,103 +19375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONALIZATION OF VINYL TERMINATED POLYETHYLENES USING RADICAL MEDIATED THIOL-ENE CHEMISTRY.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
@@ -19500,103 +19500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VINYL AND THIOL TERMINATED POLYETHYLENES FOR THIOL-ENE CHEMISTRY.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mazzolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck D’agosto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Gigmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Unknown, Unknown Region</w:t>
@@ -19677,51 +19677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Macko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Forum on Advanced Polymeric Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Siegen, Germany. pp.191-199, </w:t>
@@ -19797,77 +19797,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Peruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ABSTRACTS OF PAPERS OF THE AMERICAN CHEMICAL SOCIETY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Unknown, Unknown Region</w:t>
@@ -19896,51 +19896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances and limits in copolymerization of olefins with conjugated dienes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20190,51 +20190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400262" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit- Dominique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean- Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Haddleton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Akhdar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000218" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992621v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Lacerda Miranda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Martins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972732v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800496" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cipullo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04624" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lacombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Pirolt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Tanja Offenloch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00717a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aykac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaouli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02575K" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872532v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cancelas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22735" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9060185" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01396" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874342v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique W Sauter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC00060F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian German" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874352v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rudolph" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Der L&#252;he" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartlieb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Schubert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Chitta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Macko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Br&#252;ll" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nsiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Norsic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;agosto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02316" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ruivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F Tisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Ranieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874363v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Kelhifi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874358v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Tripathy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867730v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guimont" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonntag" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00160a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Prades" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Miserque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bieligmeyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mehdizadeh Taheri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Probst" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874373v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587879v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Akbar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24508" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CSWMZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649285v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12620b" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zheng Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Yi Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Zhuang Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chao Lu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460314v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24496" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8D0G5JJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874381v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cammage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rossin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877416v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24464" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZW7XFHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Briquel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10098" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.12.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QHG8P2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874390v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9py00353c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3RZ1CSPP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392600v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340960v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.012" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLX96GKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874394v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristana Le Bris" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874397v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Godoy Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372825v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877422v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.01.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPK25B06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godoy Lopez R." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305936v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ljungberg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bortolussi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874406v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874410v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Touchard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874409v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bortolussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874412v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874415v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tortosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gradoz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Baudry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39920001720" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F84CC562A04C9DB4A2BCE416E64B484E22978A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874339v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874337v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874338v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874346v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874349v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Muron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pannier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher John Whiteoak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874361v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sirol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Razavi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874360v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gromada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874370v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874369v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874377v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874384v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874391v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874398v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malinge" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874403v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874353v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baverel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martigny" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874367v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranieri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874378v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874382v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948860v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000039" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT535N2S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874396v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lucas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Carlotti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874404v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Desgranges" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmilla Verrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lancenet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baulu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py01220h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Alioui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Montarnal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D'Agosto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boisson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5py00623f" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ngo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Habhab" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Dronet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202420946" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741041v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Chiari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rouge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Dugas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pannier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202402427" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202400262" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740955v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202400226" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202310437" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douriya Khedaioui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tribout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bratasanu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202300225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dugas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuilliez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean-Baptiste-Dit- Dominique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202202089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721638v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Poradowski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2py00155a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jean- Baptiste-Dit-Dominique" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202204249" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oswald" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Breuil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Olivier-Bourbigou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.2c00238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03821278v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Onida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice J Haddleton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Norsic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck d'Agosto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202100870" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03179735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis D. Oswald" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymane El Bouhali" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chefdeville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.0c00709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245780v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Akhdar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Duc Vu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Grollier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202000218" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382669v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monteil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202000032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017341v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cordier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typh&#232;ne Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Magna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CY02056J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c02657" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972738v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Burcher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gajan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0py00638f" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Mckenna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Lacerda Miranda" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olavo Martins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c01712" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349212v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Marre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delauzun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Cozic" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900162" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074198v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Brunel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clement" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201800496" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Belaid" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Macqueron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bouaouli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02620" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cipullo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04624" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201900376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316550v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908257" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874333v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahsan Bashir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Fl Mckenna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lacombe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pearson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Pirolt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#8217;agosto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874330v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00127" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874336v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Tanja Offenloch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Mutlu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00717a" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874331v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Nzahou Ottou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Norsic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Noelle Poradowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8py00712h" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sauter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aykac" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouaouli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perrin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT02575K" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872544v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.15806" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zarrouki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Espinosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monteil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.6b02756" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872540v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RE00044H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872532v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar&#243;n Cancelas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22735" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Taoufik" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9060185" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01872552v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b01396" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874340v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nsiri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02317" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vancompernolle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M. Gauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CY01285F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874342v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique W Sauter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popoff" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai C Szeto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis M Gauvin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC00060F" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Romanenko" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Sayah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Rudolph" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz von Der L&#252;he" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hartlieb" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Schubert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874351v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian German" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tenc&#233;-Girault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Souli&#233;-Ziakovic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Thomas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874348v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Chitta" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Macko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Br&#252;ll" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cossoul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Ciftci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Yagci" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412725v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raynaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508395" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E35D1530C04D5E869C3A07BCE416CFC0A3AEE7AA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874347v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruivo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nsiri" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Norsic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F D&#8217;agosto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b02316" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874354v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Ruivo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Do Ros&#225;rio Ribeiro" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie F Tisse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874356v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Sayhoun" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Espinas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pelletier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874368v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M Ranieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Broyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cutillo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874358v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Espinosa" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Charleux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjan Tripathy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867730v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guimont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beyou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Martin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonntag" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3py00160a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874363v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Kelhifi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874359v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estevan Tioni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Maddalena Ranieri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Alizadeh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Prades" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Miserque" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043430v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Macqueron" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Szeto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201202737" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8L69N9XX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867754v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dommanget" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma3014806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874371v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vaultier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Spitz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874374v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bieligmeyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mehdizadeh Taheri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Probst" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874375v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leblanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874373v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damiron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mazzolini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460415v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2PY20199B" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587879v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohaib Akbar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumont" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24508" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2CSWMZBD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460317v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gigmes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200342y" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649285v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam M. Unterlass" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernande Boisson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12620b" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874379v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zheng Li" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Yi Zhang" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Zhuang Chen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiao-Ling Zhao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui-Chao Lu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874380v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Grau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1py00200g" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948929v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma200158n" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874383v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Glassner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Barner-Kowollik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460314v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gl&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rollet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24496" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8D0G5JJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874381v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Cammage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rossin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane J&#233;ol" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877416v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.24464" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1ZW7XFHW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948910v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c004447d" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874388v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Briquel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874389v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH10098" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874387v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2009.12.006" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82QHG8P2-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874390v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9py00353c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-3RZ1CSPP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874385v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokthari" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Briquel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delolme" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948692v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201001800" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X8P0H34R-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509190v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cortial" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bousqui&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Floch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0NJ00274G" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-T6Z4CB17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392600v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ricard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nief" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944969v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma901622u" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874394v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristana Le Bris" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340960v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucas" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Peruch" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carlotti" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.09.012" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLX96GKW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372825v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Godoy Lopez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874397v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877422v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progpolymsci.2007.01.004" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XPK25B06-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874395v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874402v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874399v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874400v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019138v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godoy Lopez R." TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Spitz" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boisson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305936v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ljungberg" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonini" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bortolussi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874405v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874407v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Barbotin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874406v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877327v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Monteil" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Spitz" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boisson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.1434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/98881F56A17AA4714C077E863E31B966D9FF58BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874410v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Touchard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Graillat" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874409v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Llauro" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874408v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874411v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874413v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bortolussi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874412v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874415v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874416v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie France Llauro" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Monnet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874414v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tortosa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877328v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf Llauro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Monnet" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barbotin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma010421g" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XWFLVTSJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874417v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874419v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ephritikhine" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Berthet" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lance" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nierlich" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-8388(98)00042-5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04X6G2K1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874422v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Berthet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephritikhine" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lance" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Nierlich" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06701-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VV18H8BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gourier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caurant" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic961496h" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PC502M58-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874421v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(96)06807-6" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKBN250B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874420v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-328X(97)00053-3" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGLLLV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874425v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ephirtikhine" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002129" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA8E5DE7A59F8FA4FD289D5261D92E070FEF60A3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874426v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-328X(96)06280-8" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPG6G961-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874424v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Berthet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vigner" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9960000947" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A002F64D2C12129A5B45D4AD0FA126BF6116988C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874428v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003019" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E7B7F241BAC9864060CDB0D8644BAEC72D406E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874427v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/DT9950003027" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE2262FBAC12F6C6162091753A434A627DEF498/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874429v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874430v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gradoz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Baudry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C39920001720" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6F84CC562A04C9DB4A2BCE416E64B484E22978A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972791v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuilliez" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baulu Nicolas" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Broyer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874339v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874337v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874338v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874346v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rolland" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874349v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Muron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pannier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher John Whiteoak" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874355v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Navarro" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874361v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874366v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sirol" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Razavi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874360v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874372v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gromada" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874369v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874370v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874377v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874376v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874384v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874391v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874386v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874392v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874393v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Saillard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874401v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874398v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Malinge" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874403v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874353v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Dommanget" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874364v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Baverel" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martigny" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874367v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ranieri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874378v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874382v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948860v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201000039" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VT535N2S-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874396v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lucas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Carlotti" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874404v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>