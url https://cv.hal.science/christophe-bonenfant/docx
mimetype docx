--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2759,265 +2759,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Right on track? Performance of satellite telemetry in terrestrial wildlife research</w:t>
+                <w:t xml:space="preserve">Comparison of environmental, biological and anthropogenic causes of wildlife–vehicle collisions among three large herbivore species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. P. G. Hofman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Saint‐andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216223⟩</w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp.64-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1438-390X.12029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328722v1</w:t>
+                <w:t xml:space="preserve">hal-02495929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of environmental, biological and anthropogenic causes of wildlife–vehicle collisions among three large herbivore species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Right on track? Performance of satellite telemetry in terrestrial wildlife research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. G. Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Saint‐andrieux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Rolandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (1), pp.64-79. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/1438-390X.12029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495929v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local evaluation of the individual state-space to scale up Bayesian spatial capture-recapture</w:t>
               </w:r>
@@ -6609,273 +6609,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response: rarity trophy hunting and ungulates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Courchamp</w:t>
+                <w:t xml:space="preserve">Modeling reproductive trajectories of roe deer females: Fixed or dynamic heterogeneity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00521.x⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698107v1</w:t>
+                <w:t xml:space="preserve">hal-02282764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling reproductive trajectories of roe deer females: Fixed or dynamic heterogeneity?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Response: rarity trophy hunting and ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00521.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02282764v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune phenotype and body condition in roe deer: individuals with high body condition have different, not stronger immunity.</w:t>
               </w:r>
@@ -6995,90 +6995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rarity trophy hunting and ungulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Palazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15, pp.4-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7336,90 +7336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cat Dilemma: Too Protected To Escape Trophy Hunting?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Palazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.76-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9962,665 +9962,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime reproductive success and composition of the home range in large herbivore.</w:t>
+                <w:t xml:space="preserve">Acticity pattern of arctic reindeer in a predator-free environment: no need to keep a daily rythm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.D. Mc Loughlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">L. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. Boyce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+                <w:t xml:space="preserve">T. Severinsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Messier</w:t>
+                <w:t xml:space="preserve">N.A. Oristland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.617-624</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206956v1</w:t>
+                <w:t xml:space="preserve">hal-00434718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a trade-off between early growth and tooth wear in Svalbard reindeer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Are extra-pair young better than within-pair young? A comparison of survival and dominance in alpine marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 76(6), pp.1139-1148</w:t>
+              <w:t xml:space="preserve">, 2007, 76, pp.771-781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434736v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of a pilot study for non-invasive genetic sampling: genotyping errors and population size estimation in red deer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. M. Gaillard</w:t>
+                <w:t xml:space="preserve">Evidence for a trade-off between early growth and tooth wear in Svalbard reindeer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Veiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bjørkvoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76(6), pp.1139-1148</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293178v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acticity pattern of arctic reindeer in a predator-free environment: no need to keep a daily rythm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.A. Oristland</w:t>
+                <w:t xml:space="preserve">Lifetime reproductive success and composition of the home range in large herbivore.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Mc Loughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Messier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (12), pp.3192-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/06-1974.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434718v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are extra-pair young better than within-pair young? A comparison of survival and dominance in alpine marmot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Cohas</w:t>
+                <w:t xml:space="preserve">Importance of a pilot study for non-invasive genetic sampling: genotyping errors and population size estimation in red deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luikart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-006-9149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing sexual segregation and aggregation: old ways are best</w:t>
               </w:r>
@@ -10861,51 +10861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing five hypotheses of sexual segregation in an arctic ungulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11463,424 +11463,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple causes of sexual segregation in European red deer : enlightenments from varying breeding phenology at high and low latitude.</w:t>
+                <w:t xml:space="preserve">Variation in harem size of red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) : the effects of adult sex ratio and age structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Langvatn</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.C. Stenseth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 271, pp.883-892</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 264, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427545v1</w:t>
+                <w:t xml:space="preserve">hal-00427544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des contraintes évolutives dépendantes du sexe en biologie des populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet of the wild boar in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, --, pp.1369-1379</w:t>
+              <w:t xml:space="preserve">Galemys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, S16, pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427508v1</w:t>
+                <w:t xml:space="preserve">hal-00427506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in harem size of red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) : the effects of adult sex ratio and age structure.</w:t>
+                <w:t xml:space="preserve">Multiple causes of sexual segregation in European red deer : enlightenments from varying breeding phenology at high and low latitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Stenseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 264, pp.1-9</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271, pp.883-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427544v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of the wild boar in the French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des contraintes évolutives dépendantes du sexe en biologie des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galemys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, S16, pp.99-111</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, --, pp.1369-1379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427506v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-ratio variation and reproductive costs in relation to density in a forest dwelling population of red deer (Cervus elaphus).</w:t>
               </w:r>
@@ -13648,51 +13648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungulates and their management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13942,51 +13942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Chaleat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04609935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.104012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pigeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Albon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Egil Loe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bischof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13593" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;us Elenga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Gagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12729" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Randon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Crampe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02328591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl T Mabika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216742" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Forchhammer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2886" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495929v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint&#8208;andrieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Br&#248;seth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Flagstad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zedrosser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Friebe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0400-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elston" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hurley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukacs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joshua Nowak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21211" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00274" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Briggs-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cherkiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Beauchamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dupke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zeppenfeld" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R&#233;zouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tafani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12507" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Stien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justin Irvine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1760" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Pelletier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1461.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00414.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2703J9BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001828" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3021-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hurley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebblewhite" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Taylor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hewison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delorme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warnant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajm. Hewison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12105" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849537v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0034.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/12-037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courchamp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00521.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4952TDPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l J&#233;go" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045576" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2011.00476.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Loe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Meisingset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0563-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBDD7C2C14A396C72C983171795C7D963C089D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698145v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.90" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFKRGQF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Milner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0466-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05604.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPSH6HVK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539492v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Yoccoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01478.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63ZCH4L2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366665v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01477.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(09)00405-X" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kempenaers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04116.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZFZVVLL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. To&#239;go" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kempenaers" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chapuis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529635v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/07-100" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Festa-Bianchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Bergeron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599095v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Loe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langvatn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng. Yoccoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goossens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veiberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bj&#248;rkvoll" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9149-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8230F87T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434718v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severinsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Oristland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434581v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0129.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Csanyi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428070v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irvine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427752v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427777v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le. Loe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Mysterud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A.Veiberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427808v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hamann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427545v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Stenseth" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427508v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427544v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427506v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04361134v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien G&#233;rard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25544.70405" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833615v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440790v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437538v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467896v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594589v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Hewison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Chaleat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04609935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.104012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pigeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Albon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Egil Loe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bischof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13593" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;us Elenga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Gagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12729" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Randon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Crampe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02328591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl T Mabika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216742" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Forchhammer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2886" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint&#8208;andrieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Br&#248;seth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Flagstad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zedrosser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Friebe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0400-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elston" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hurley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukacs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joshua Nowak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21211" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00274" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Briggs-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cherkiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Beauchamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dupke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zeppenfeld" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R&#233;zouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tafani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12507" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Stien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justin Irvine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1760" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Pelletier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1461.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00414.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2703J9BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001828" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3021-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hurley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebblewhite" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Taylor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hewison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delorme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warnant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajm. Hewison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12105" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849537v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0034.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/12-037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.03.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4952TDPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698107v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courchamp" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00521.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l J&#233;go" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045576" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2011.00476.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Loe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Meisingset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0563-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBDD7C2C14A396C72C983171795C7D963C089D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698145v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.90" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFKRGQF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Milner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0466-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05604.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPSH6HVK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539492v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Yoccoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01478.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63ZCH4L2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366665v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01477.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(09)00405-X" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kempenaers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04116.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZFZVVLL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. To&#239;go" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kempenaers" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chapuis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529635v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/07-100" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Festa-Bianchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Bergeron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599095v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Loe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langvatn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng. Yoccoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goossens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severinsen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Oristland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veiberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bj&#248;rkvoll" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293178v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9149-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8230F87T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0129.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Csanyi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428070v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irvine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427752v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427777v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le. Loe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Mysterud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A.Veiberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427808v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hamann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427544v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427506v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427545v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Stenseth" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427508v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04361134v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien G&#233;rard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25544.70405" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833615v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440790v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437538v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467896v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594589v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Hewison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>