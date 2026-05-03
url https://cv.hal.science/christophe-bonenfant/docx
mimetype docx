--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1396,1792 +1396,1792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can citizen science analysis of camera trap data be used to study reproduction? Lessons from Snapshot Serengeti program</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Thel</w:t>
+                <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Craig Packer</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2981/wlb.00833⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.863-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239622v1</w:t>
+                <w:t xml:space="preserve">hal-03425925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context‐dependent fitness costs of reproduction despite stable body mass costs in an Arctic herbivore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Pigeon</w:t>
+                <w:t xml:space="preserve">Can citizen science analysis of camera trap data be used to study reproduction? Lessons from Snapshot Serengeti program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Albon</w:t>
+                <w:t xml:space="preserve">Léa Keurinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leif Egil Loe</w:t>
+                <w:t xml:space="preserve">Maxime Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bischof</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+                <w:t xml:space="preserve">Craig Packer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 91, pp.61 - 73. </w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813580v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
+                <w:t xml:space="preserve">Context‐dependent fitness costs of reproduction despite stable body mass costs in an Arctic herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miele</w:t>
+                <w:t xml:space="preserve">Gabriel Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+                <w:t xml:space="preserve">Steve Albon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Spataro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+                <w:t xml:space="preserve">Leif Egil Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Allainé</w:t>
+                <w:t xml:space="preserve">Richard Bischof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.863-873. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.61 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425925v1</w:t>
+                <w:t xml:space="preserve">hal-04813580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distance sampling of duikers in the rainforest: Dealing with transect avoidance</w:t>
+                <w:t xml:space="preserve">A negative association between horn length and survival in a weakly dimorphic ungulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïus Elenga</w:t>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Crampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240049⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.2793-2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02988391v1</w:t>
+                <w:t xml:space="preserve">hal-03100765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and density of oxpeckers on giraffes in Hwange National Park, Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distance sampling of duikers in the rainforest: Dealing with transect avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïus Elenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cheryl Mabika</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aje.12729⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989063v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population responses of roe deer to the recolonization of the French Vercors by wolves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and density of oxpeckers on giraffes in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Michallet</w:t>
+                <w:t xml:space="preserve">Roxanne Gagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Chevrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cheryl Mabika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1438-390X.12043⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.12729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495932v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A negative association between horn length and survival in a weakly dimorphic ungulate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population responses of roe deer to the recolonization of the French Vercors by wolves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+                <w:t xml:space="preserve">Jacques Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐paul Crampe</w:t>
+                <w:t xml:space="preserve">Thierry Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loison</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.2793-2802. </w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.6050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1438-390X.12043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100765v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two oxpecker species reveal the role of movement rates and foraging intensity in species coexistence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Péron</w:t>
+                <w:t xml:space="preserve">A local evaluation of the individual state-space to scale up Bayesian spatial capture-recapture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Brøseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øystein Flagstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0548⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.352-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328591v1</w:t>
+                <w:t xml:space="preserve">hal-02328706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does grandparental care select for a longer lifespan in non-human mammals?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The two oxpecker species reveal the role of movement rates and foraging intensity in species coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl T Mabika</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz078⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.20190548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309792v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living on the edge: Was demographic weakness the cause of Neanderthal demise?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Degioanni</w:t>
+                <w:t xml:space="preserve">Does grandparental care select for a longer lifespan in non-human mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cabut</w:t>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvana Condemi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216742⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148422v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver spoon effects are constrained under extreme adult environmental conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Bischof</w:t>
+                <w:t xml:space="preserve">Living on the edge: Was demographic weakness the cause of Neanderthal demise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecy.2886⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328699v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of environmental, biological and anthropogenic causes of wildlife–vehicle collisions among three large herbivore species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Calenge</w:t>
+                <w:t xml:space="preserve">Silver spoon effects are constrained under extreme adult environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Egil Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bischof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Forchhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/1438-390X.12029⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495929v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right on track? Performance of satellite telemetry in terrestrial wildlife research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. G. Hofman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hayward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rolandsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0216223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local evaluation of the individual state-space to scale up Bayesian spatial capture-recapture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dupont</w:t>
+                <w:t xml:space="preserve">Comparison of environmental, biological and anthropogenic causes of wildlife–vehicle collisions among three large herbivore species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint‐andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.352-363. </w:t>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp.64-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.4751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/1438-390X.12029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328706v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulated hunting re-shapes the life history of brown bears</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bischof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,77 +3405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biased estimation of trends in cohort effects: the problems with age‐period‐cohort models in ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Egil Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Albon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of reduced individual heterogeneity in adult survival of long-lived species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tafani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4460,64 +4460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of weather conditions during gestation on life histories in a wild Arctic ungulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Egil Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audun Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4722,321 +4722,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archiving Primary Data: Solutions for Long-Term Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in horn size of Stone's sheep over four decades correlate with trophy hunting pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Mills</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Charmantier</w:t>
+                <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter. Becker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30 (10), pp.581-589. </w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.309-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.TREE.2015.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/14-1461.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349353v1</w:t>
+                <w:t xml:space="preserve">hal-01892073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in horn size of Stone's sheep over four decades correlate with trophy hunting pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archiving Primary Data: Solutions for Long-Term Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
+                <w:t xml:space="preserve">James Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanie Pelletier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.309-321. </w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (10), pp.581-589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/14-1461.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.TREE.2015.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892073v1</w:t>
+                <w:t xml:space="preserve">hal-02349353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness consequences of environmental conditions at different life stages in a long-lived vertebrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,429 +6061,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality, weather and climate affect home range size in roe deer across a wide latitudinal gradient within Europe</w:t>
+                <w:t xml:space="preserve">Roaring counts are not suitable for the monitoring of red deer Cervus elaphus population abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+                <w:t xml:space="preserve">M. Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Börger</w:t>
+                <w:t xml:space="preserve">Jl. Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ossi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+                <w:t xml:space="preserve">M. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12105⟩</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/12-037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824681v1</w:t>
+                <w:t xml:space="preserve">hal-02401782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in adult body mass of roe deer: early environmental conditions influence early and late body growth of females</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gilles Capron</w:t>
+                <w:t xml:space="preserve">Seasonality, weather and climate affect home range size in roe deer across a wide latitudinal gradient within Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Duncan</w:t>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/13-0034.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (6), pp.1326-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849537v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roaring counts are not suitable for the monitoring of red deer Cervus elaphus population abundance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+                <w:t xml:space="preserve">Variation in adult body mass of roe deer: early environmental conditions influence early and late body growth of females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jl. Hamann</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garel</w:t>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.94-101. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (8), pp.1805-1814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2981/12-037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/13-0034.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401782v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating herbaceous plant biomass in mountain grasslands: a comparative study using three different methods</w:t>
               </w:r>
@@ -6609,273 +6609,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling reproductive trajectories of roe deer females: Fixed or dynamic heterogeneity?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+                <w:t xml:space="preserve">Response: rarity trophy hunting and ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tpb.2012.03.006⟩</w:t>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00521.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282764v1</w:t>
+                <w:t xml:space="preserve">hal-00698107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response: rarity trophy hunting and ungulates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Courchamp</w:t>
+                <w:t xml:space="preserve">Modeling reproductive trajectories of roe deer females: Fixed or dynamic heterogeneity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2012.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00521.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00698107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune phenotype and body condition in roe deer: individuals with high body condition have different, not stronger immunity.</w:t>
               </w:r>
@@ -6995,90 +6995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rarity trophy hunting and ungulates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Palazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 15, pp.4-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7235,1100 +7235,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02289797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the allometry of antlers among deer species: male-male sexual competition as a driver</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floriane Plard</w:t>
+                <w:t xml:space="preserve">Hunting Bambi - evaluating the basis for selective harvesting of juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-010-0466-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698145v1</w:t>
+                <w:t xml:space="preserve">hal-00698062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cat Dilemma: Too Protected To Escape Trophy Hunting?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Palazy</w:t>
+                <w:t xml:space="preserve">Revisiting the allometry of antlers among deer species: male-male sexual competition as a driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.76-81</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120, pp.601-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00698100v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Satellite Transmitters Fitted to Breeding Cory's Shearwaters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Cat Dilemma: Too Protected To Escape Trophy Hunting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.76-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00604110v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hunting Bambi - evaluating the basis for selective harvesting of juveniles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Mysterud</w:t>
+                <w:t xml:space="preserve">Effects of Satellite Transmitters Fitted to Breeding Cory's Shearwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (3), pp.709-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10344-010-0466-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00698062v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of an introduced population of mouflon Ovis aries on the sub-Antarctic archipelago of Kerguelen</w:t>
+                <w:t xml:space="preserve">Fitness costs of reproduction depend on life speed: empirical evidence from mammalian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Kaeuffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+                <w:t xml:space="preserve">S. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Chapuis</w:t>
+                <w:t xml:space="preserve">N.G. Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Devillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 33 (3), pp.435-442. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (7), pp.915-935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05604.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01478.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00528581v1</w:t>
+                <w:t xml:space="preserve">hal-00539492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are abundance indices derived from spotlight counts reliable to monitor red deer &amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt; populations?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of an introduced population of mouflon Ovis aries on the sub-Antarctic archipelago of Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+                <w:t xml:space="preserve">Renaud Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Klein</w:t>
+                <w:t xml:space="preserve">Jean-Louis Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+                <w:t xml:space="preserve">Sébastien Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.435-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05604.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539468v1</w:t>
+                <w:t xml:space="preserve">hal-00528581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness costs of reproduction depend on life speed: empirical evidence from mammalian populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N.G. Yoccoz</w:t>
+                <w:t xml:space="preserve">Are abundance indices derived from spotlight counts reliable to monitor red deer &amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt; populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Loison</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.77-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00539492v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are abundance indices derived from spotlight counts reliable to monitor red deer population?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical evidences of density-dependence in populations of large herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Festa-Bianchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, --, pp.1249-1261</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.313-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428308v1</w:t>
+                <w:t xml:space="preserve">hal-00599095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent relationship between horn growth and survival in wild sheep.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bergeron</w:t>
+                <w:t xml:space="preserve">Are abundance indices derived from spotlight counts reliable to monitor red deer population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.1249-1261</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366665v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empirical Evidence of Density‐Dependence in Populations of Large Herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8337,1320 +8345,1312 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Coulson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Ecological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41, pp.313-357. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0065-2504(09)00405-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-specific effect of heterozygosity on survival in alpine marmots, Marmota marmota.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Age-dependent relationship between horn growth and survival in wild sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Allainé</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bergeron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04116.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (1), pp.161-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01477.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00527097v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting beech bark stripping by red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) in a mixed forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Klein</w:t>
+                <w:t xml:space="preserve">Age-specific effect of heterozygosity on survival in alpine marmots, Marmota marmota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Kempenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wildlife Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (7), pp.1491-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04116.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428374v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-specific effect of heterozygosity on survival in alpine marmots &amp;lt;i&amp;gt;Marmota marmota&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cohas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Kempenaers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.1491-1503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of an introduced population of mouflon &amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt; on the sub-Antarctic 2 archipelago of Kerguelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kaeuffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bonenfant</w:t>
+                <w:t xml:space="preserve">J.-L. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, --, pp.1-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors affecting beech Fagus sylvatica bark stripping by red deer Cervus elaphus in a mixed forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toïgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Basille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wildlife Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.187-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2981/07-100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical Evidence of Density Dependence in Populations of Large Herbivores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting beech bark stripping by red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) in a mixed forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Coulson</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Festa-Bianchet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.314-345</w:t>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.187-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428368v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent horn growth-survival relationship in wild sheep</w:t>
+                <w:t xml:space="preserve">Empirical Evidence of Density Dependence in Populations of Large Herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Festa-Bianchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 78, pp.161-171</w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.314-345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428306v1</w:t>
+                <w:t xml:space="preserve">hal-00428368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical evidences of density-dependence in populations of large herbivores</w:t>
+                <w:t xml:space="preserve">Age-dependent horn growth-survival relationship in wild sheep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">/ Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 41, pp.313-357</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78, pp.161-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599095v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-specific feeding cessation in male red deer during rut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Mysterud</w:t>
+                <w:t xml:space="preserve">Vertebrate Ageing: An Evolutionary Process with a Genetic Basis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 275(4), pp.469-477</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.R130-R131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428304v1</w:t>
+                <w:t xml:space="preserve">hal-00428106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebrate Ageing: An Evolutionary Process with a Genetic Basis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+                <w:t xml:space="preserve">Age-specific feeding cessation in male red deer during rut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ng. Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 18, pp.R130-R131</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275(4), pp.469-477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00428106v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetic similarity between pair members influences the frequency of extrapair paternity in alpine marmots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9718,51 +9718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J.M. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9869,77 +9869,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysterud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Langvatn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77(3), pp.469-477</w:t>
@@ -9962,665 +9962,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acticity pattern of arctic reindeer in a predator-free environment: no need to keep a daily rythm</w:t>
+                <w:t xml:space="preserve">Evidence for a trade-off between early growth and tooth wear in Svalbard reindeer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Loe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bonenfant</w:t>
+                <w:t xml:space="preserve">V. Veiberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysterud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Severinsen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N.A. Oristland</w:t>
+                <w:t xml:space="preserve">E. Bjørkvoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 152, pp.617-624</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76(6), pp.1139-1148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434718v1</w:t>
+                <w:t xml:space="preserve">hal-00434736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are extra-pair young better than within-pair young? A comparison of survival and dominance in alpine marmot</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lifetime reproductive success and composition of the home range in large herbivore.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Mc Loughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Messier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (12), pp.3192-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/06-1974.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434581v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a trade-off between early growth and tooth wear in Svalbard reindeer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L.E. Loe</w:t>
+                <w:t xml:space="preserve">Importance of a pilot study for non-invasive genetic sampling: genotyping errors and population size estimation in red deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luikart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-006-9149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434736v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime reproductive success and composition of the home range in large herbivore.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Messier</w:t>
+                <w:t xml:space="preserve">Acticity pattern of arctic reindeer in a predator-free environment: no need to keep a daily rythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Severinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Oristland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.617-624</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206956v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of a pilot study for non-invasive genetic sampling: genotyping errors and population size estimation in red deer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Valiere</w:t>
+                <w:t xml:space="preserve">Are extra-pair young better than within-pair young? A comparison of survival and dominance in alpine marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.771-781</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00293178v1</w:t>
+                <w:t xml:space="preserve">hal-00434581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing sexual segregation and aggregation: old ways are best</w:t>
               </w:r>
@@ -10632,51 +10632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10736,90 +10736,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal and spatial development of red deer harvesting in Europe : biological and cultural factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Milner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysterud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Csanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10861,51 +10861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing five hypotheses of sexual segregation in an arctic ungulate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10913,51 +10913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Langvatn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 75, pp.485-496</w:t>
@@ -10986,103 +10986,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate predictability and breeding phenology in red deer : timing and synchrony of rutting and calving in Norway and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.E. Loe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mysterud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Langvatn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 74, pp.579-588</w:t>
@@ -11111,103 +11111,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation time: a reliable metric to measure life-history variation among mammalian populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.G. Yoccoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 166, pp.119-123</w:t>
@@ -11230,726 +11230,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased effect of harsh climate in red deer with a poor set of teeth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we use the young :female ratio to infer ungulate population dynamics ? An empirical test using red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) as a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le. Loe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, --, pp.1-14</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.361-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427777v1</w:t>
+                <w:t xml:space="preserve">hal-00427808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we use the young :female ratio to infer ungulate population dynamics ? An empirical test using red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) as a model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased effect of harsh climate in red deer with a poor set of teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Klein</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">/ Mysterud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Hamann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. A.Veiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 42, pp.361-370</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, --, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427808v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in harem size of red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) : the effects of adult sex ratio and age structure.</w:t>
+                <w:t xml:space="preserve">Multiple causes of sexual segregation in European red deer : enlightenments from varying breeding phenology at high and low latitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Klein</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Maillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N.C. Stenseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 264, pp.1-9</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271, pp.883-892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427544v1</w:t>
+                <w:t xml:space="preserve">hal-00427545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet of the wild boar in the French Alps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des contraintes évolutives dépendantes du sexe en biologie des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galemys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, S16, pp.99-111</w:t>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, --, pp.1369-1379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427506v1</w:t>
+                <w:t xml:space="preserve">hal-00427508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple causes of sexual segregation in European red deer : enlightenments from varying breeding phenology at high and low latitude.</w:t>
+                <w:t xml:space="preserve">Variation in harem size of red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) : the effects of adult sex ratio and age structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 271, pp.883-892</w:t>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 264, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427545v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des contraintes évolutives dépendantes du sexe en biologie des populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diet of the wild boar in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">incollection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, --, pp.1369-1379</w:t>
+              <w:t xml:space="preserve">Galemys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, S16, pp.99-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427508v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex-ratio variation and reproductive costs in relation to density in a forest dwelling population of red deer (Cervus elaphus).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14, pp.862-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11987,77 +11987,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex- and age-dependent effects of population density on life history traits of Red deer (Cervus elaphus) in a temperate forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Loison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 25, pp.446-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12466,77 +12466,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the timing of territoriality and rut in male roe deer from movements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Heurich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12581,286 +12581,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation démographique de la disparition de Néandertal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Neandertal Demise through Modeling: The Viewpoint of Population Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">5 TH ANNUAL MEETING OF THE European Society for the study of Human Evolution 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440790v1</w:t>
+                <w:t xml:space="preserve">hal-01437538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neandertal Demise through Modeling: The Viewpoint of Population Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Modélisation démographique de la disparition de Néandertal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 TH ANNUAL MEETING OF THE European Society for the study of Human Evolution 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.73</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437538v1</w:t>
+                <w:t xml:space="preserve">hal-01440790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the timing of territoriality and rut in male roe deer from movements? Some preliminary results - and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13106,103 +13106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting giraffe photo-identification using deep learning and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13269,90 +13269,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying comparative methods to different databases: lessons from demographic analyses across mammal species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Salguero-Gomez (ed.), Marlène Gamelon (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic Methods across the Tree of Life</w:t>
@@ -13532,90 +13532,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Histories, Axes of Variation in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Kliman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Evolutionary Biology</w:t>
@@ -13648,51 +13648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungulates and their management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13700,51 +13700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.J. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European ungulates and their management in the 21th century, Apollonio, M., Andersen, R., Putman, R. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.441-474, 2010, 978-0-521-76061-4</w:t>
@@ -13942,51 +13942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Chaleat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04609935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.104012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pigeon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Albon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Egil Loe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bischof" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13593" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988391v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;us Elenga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240049" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989063v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Gagnon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12729" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Randon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12043" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100765v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Crampe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6050" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02328591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl T Mabika" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0548" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309792v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz078" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148422v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216742" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328699v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Forchhammer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2886" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495929v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint&#8208;andrieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328706v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Br&#248;seth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Flagstad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zedrosser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Friebe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0400-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elston" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hurley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukacs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joshua Nowak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21211" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00274" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Briggs-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cherkiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Beauchamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dupke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zeppenfeld" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R&#233;zouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tafani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12507" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Stien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justin Irvine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1760" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892073v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Pelletier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1461.1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00414.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2703J9BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001828" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3021-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hurley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebblewhite" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Taylor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hewison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delorme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warnant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajm. Hewison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824681v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ossi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12105" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849537v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0034.1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401782v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/12-037" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282764v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.03.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4952TDPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698107v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courchamp" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00521.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l J&#233;go" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045576" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2011.00476.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Loe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Meisingset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0563-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBDD7C2C14A396C72C983171795C7D963C089D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698145v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698100v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604110v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.90" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFKRGQF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698062v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Milner" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0466-x" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528581v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05604.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPSH6HVK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539468v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539492v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Yoccoz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01478.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63ZCH4L2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428308v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366665v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01477.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390498v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(09)00405-X" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527097v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kempenaers" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04116.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZFZVVLL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428374v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. To&#239;go" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428356v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kempenaers" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428394v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chapuis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529635v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/07-100" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428368v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Festa-Bianchet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428306v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Bergeron" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599095v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428304v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Loe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langvatn" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng. Yoccoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goossens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434718v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loe" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severinsen" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Oristland" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434581v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434736v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veiberg" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bj&#248;rkvoll" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293178v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9149-2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8230F87T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0129.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Csanyi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428070v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irvine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427752v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427777v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le. Loe" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Mysterud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A.Veiberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427808v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hamann" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427544v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427506v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427545v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Stenseth" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427508v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04361134v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien G&#233;rard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25544.70405" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833615v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440790v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437538v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467896v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594589v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Hewison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Chaleat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04609935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.104012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pigeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Albon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Egil Loe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bischof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Crampe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;us Elenga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Gagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Randon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Br&#248;seth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Flagstad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4751" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02328591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl T Mabika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0548" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216742" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Forchhammer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2886" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint&#8208;andrieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zedrosser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Friebe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0400-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elston" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hurley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukacs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joshua Nowak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21211" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00274" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Briggs-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cherkiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Beauchamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dupke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zeppenfeld" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R&#233;zouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tafani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12507" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Stien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justin Irvine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1760" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1461.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00414.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2703J9BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001828" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3021-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hurley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebblewhite" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Taylor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hewison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delorme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warnant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajm. Hewison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/12-037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0034.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courchamp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00521.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4952TDPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l J&#233;go" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045576" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2011.00476.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Loe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Meisingset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0563-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBDD7C2C14A396C72C983171795C7D963C089D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Milner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0466-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698100v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.90" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFKRGQF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539492v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Yoccoz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01478.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63ZCH4L2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05604.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPSH6HVK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Festa-Bianchet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428308v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(09)00405-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01477.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kempenaers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04116.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZFZVVLL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kempenaers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428394v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chapuis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/07-100" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428374v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. To&#239;go" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428368v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428306v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Bergeron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428304v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Loe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langvatn" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng. Yoccoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goossens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veiberg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bj&#248;rkvoll" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9149-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8230F87T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434718v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severinsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Oristland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434581v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0129.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Csanyi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428070v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irvine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427752v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427808v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hamann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le. Loe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Mysterud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A.Veiberg" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427545v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Stenseth" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427508v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427544v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427506v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04361134v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien G&#233;rard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25544.70405" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833615v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437538v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467896v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594589v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Hewison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>