--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,12037 +66,12037 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Good moms: dependent young and their mothers cope better than others with longer dry season in plains zebras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207 (3), pp.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-025-05676-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traffic and weather influence on small wildlife carcass persistence time on roads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Part D: Transport and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126, pp.104012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trd.2023.104012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of animal movement into wildlife-vehicle collision models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaëlle Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lengagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 492, pp.110690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2024.110690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to describe and measure phenology? An investigation on the diversity of metrics using phenology of births in large herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.08917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal correlations among demographic parameters are ubiquitous but highly variable across species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van de Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (7), pp.1640-1654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population density and plant availability interplay to shape browsing intensity by roe deer in a deciduous forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Mårell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baltzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 515, pp.120153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantifying fixed individual heterogeneity in demographic parameters: Performance of correlated random effects for Bernoulli variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jenouvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van de Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.91-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13728⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can citizen science analysis of camera trap data be used to study reproduction? Lessons from Snapshot Serengeti program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Keurinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Packer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Context‐dependent fitness costs of reproduction despite stable body mass costs in an Arctic herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Albon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Egil Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bischof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.61 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting animal photo-identification using deep metric learning and network analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Dussert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Spataro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.863-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distance sampling of duikers in the rainforest: Dealing with transect avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïus Elenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0240049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0240049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02988391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution and density of oxpeckers on giraffes in Hwange National Park, Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl Mabika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (2), pp.172-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aje.12729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population responses of roe deer to the recolonization of the French Vercors by wolves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malory Randon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1438-390X.12043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A negative association between horn length and survival in a weakly dimorphic ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐paul Crampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.2793-2802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.6050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does grandparental care select for a longer lifespan in non-human mammals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ronget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Tidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blz078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living on the edge: Was demographic weakness the cause of Neanderthal demise?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Degioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cabut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Condemi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The two oxpecker species reveal the role of movement rates and foraging intensity in species coexistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheryl T Mabika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (10), pp.20190548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsbl.2019.0548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silver spoon effects are constrained under extreme adult environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Egil Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bischof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Forchhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Right on track? Performance of satellite telemetry in terrestrial wildlife research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. P. G. Hofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rolandsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (5), pp.e0216223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of environmental, biological and anthropogenic causes of wildlife–vehicle collisions among three large herbivore species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint‐andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp.64-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/1438-390X.12029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A local evaluation of the individual state-space to scale up Bayesian spatial capture-recapture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Milleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Brøseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øystein Flagstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.352-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.4751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Same habitat types but different use: evidence of context-dependent habitat selection in roe deer across populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaudry William</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Sonia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mysterud Atle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-23111-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regulated hunting re-shapes the life history of brown bears</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bischof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inger Maren Rivrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zedrosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Friebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.116 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0400-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biased estimation of trends in cohort effects: the problems with age‐period‐cohort models in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Egil Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Albon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Elston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (12), pp.2675-2680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.2545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saving time and money by using diurnal vehicle counts to monitor roe deer abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/wlb.00274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional-scale models for predicting overwinter survival of juvenile ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hebblewhite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lukacs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Joshua Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81 (3), pp.364 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.21211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life histories and conservation of long-lived reptiles, an illustration with the American crocodile ( Crocodylus acutus )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venetia Briggs-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Basille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cherkiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Beauchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (5), pp.1102 - 1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial memory shapes density dependence in population dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Riotte-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1867), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2017.1411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habitat selection by a large herbivore at multiple spatial and temporal scales is primarily governed by food resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Dupke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Reineking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorsten Zeppenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (8), pp.1014 - 1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of reduced individual heterogeneity in adult survival of long-lived species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barbraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 70 (12), pp.2909-2914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.13098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socially mediated effects of climate change decrease survival of hibernating Alpine marmots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Rézouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tafani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85 (3), pp.761 - 773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of weather conditions during gestation on life histories in a wild Arctic ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leif Egil Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audun Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Justin Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1841), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.1760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions for archiving data in long-term studies: a reply to whitlock et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter H Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (2), pp.85-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2015.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archiving Primary Data: Solutions for Long-Term Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Teplitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (10), pp.581-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.TREE.2015.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in horn size of Stone's sheep over four decades correlate with trophy hunting pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.309-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/14-1461.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitness consequences of environmental conditions at different life stages in a long-lived vertebrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (1785), pp.20140276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2014.0276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mismatch between birth date and vegetation phenology slows the demography of roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-lived and heavier females give birth earlier in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (3), pp.241-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2013.00414.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Functional analysis of normalized difference vegetation index curves reveals overwinter mule deer survival is driven by both spring and autumn phenology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Hurley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hebblewhite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. A. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 369 (1643), pp.20130196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2013.0196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A one night stand? Reproductive excursions of female roe deer as a breeding dispersal tactic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Debeffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Focardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Mark Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176 (2), pp.431-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-014-3021-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do age-specific survival patterns of wild boar fit current evolutionary theories of senescence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Gamelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Focardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68 (12), pp.3636-3643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/evo.12519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mismatch between birth date and vegetation phenology slows the demography of roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Warnant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp.e1001828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-lived and heavier females give birth earlier in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajm. Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37, pp.241-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonality, weather and climate affect home range size in roe deer across a wide latitudinal gradient within Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Börger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Cagnacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (6), pp.1326-1339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in adult body mass of roe deer: early environmental conditions influence early and late body growth of females</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 94 (8), pp.1805-1814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/13-0034.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roaring counts are not suitable for the monitoring of red deer Cervus elaphus population abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.94-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/12-037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response: rarity trophy hunting and ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (1), pp.16-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2012.00521.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling reproductive trajectories of roe deer females: Fixed or dynamic heterogeneity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Population Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2012.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating herbaceous plant biomass in mountain grasslands: a comparative study using three different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Redjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Duparc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grigulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alpine Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 122, pp.57-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00035-012-0100-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immune phenotype and body condition in roe deer: individuals with high body condition have different, not stronger immunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rarity trophy hunting and ungulates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.4-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-1795.2011.00476.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of spatial scale and sample size in GPS-based species distribution models: are the best models trivial for red deer management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. L. Meisingset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.195--203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-011-0563-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cat Dilemma: Too Protected To Escape Trophy Hunting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.76-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of Satellite Transmitters Fitted to Breeding Cory's Shearwaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Wildlife Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (3), pp.709-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jwmg.90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the allometry of antlers among deer species: male-male sexual competition as a driver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Plard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 120, pp.601-606</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunting Bambi - evaluating the basis for selective harvesting of juveniles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (3), pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-010-0466-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of an introduced population of mouflon Ovis aries on the sub-Antarctic archipelago of Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.435-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0587.2009.05604.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are abundance indices derived from spotlight counts reliable to monitor red deer &amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt; populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.77-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitness costs of reproduction depend on life speed: empirical evidence from mammalian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13 (7), pp.915-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1461-0248.2010.01478.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors affecting beech bark stripping by red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) in a mixed forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Saint Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Basille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15, pp.187-196</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Factors affecting beech Fagus sylvatica bark stripping by red deer Cervus elaphus in a mixed forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Toïgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Basille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (2), pp.187-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2981/07-100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-specific effect of heterozygosity on survival in alpine marmots &amp;lt;i&amp;gt;Marmota marmota&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kempenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.1491-1503</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of an introduced population of mouflon &amp;lt;i&amp;gt;Ovis aries&amp;lt;/i&amp;gt; on the sub-Antarctic 2 archipelago of Kerguelen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kaeuffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.1-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are abundance indices derived from spotlight counts reliable to monitor red deer population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wildlife Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, --, pp.1249-1261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical Evidence of Density‐Dependence in Populations of Large Herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Festa-Bianchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.313-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2504(09)00405-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-dependent relationship between horn growth and survival in wild sheep.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanie Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78 (1), pp.161-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2656.2008.01477.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-specific effect of heterozygosity on survival in alpine marmots, Marmota marmota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Kempenaers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (7), pp.1491-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04116.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical Evidence of Density Dependence in Populations of Large Herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Festa-Bianchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.314-345</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-dependent horn growth-survival relationship in wild sheep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">/ Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 78, pp.161-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical evidences of density-dependence in populations of large herbivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Festa-Bianchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 41, pp.313-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Age-specific feeding cessation in male red deer during rut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ng. Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275(4), pp.469-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vertebrate Ageing: An Evolutionary Process with a Genetic Basis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.R130-R131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The genetic similarity between pair members influences the frequency of extrapair paternity in alpine marmots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 76, pp.87-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population density and sex do not influence fine-scale natal dispersal in roe deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J.M. Hewison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kjellander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pettorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275, pp.2025-2030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The timing of male reproductive effort relative to female ovulation in a capital breeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77(3), pp.469-477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence for a trade-off between early growth and tooth wear in Svalbard reindeer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Veiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bjørkvoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76(6), pp.1139-1148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifetime reproductive success and composition of the home range in large herbivore.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.D. Mc Loughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Messier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (12), pp.3192-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/06-1974.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Importance of a pilot study for non-invasive genetic sampling: genotyping errors and population size estimation in red deer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Valiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luikart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (1), pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-006-9149-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00293178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acticity pattern of arctic reindeer in a predator-free environment: no need to keep a daily rythm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Severinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Oristland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 152, pp.617-624</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are extra-pair young better than within-pair young? A comparison of survival and dominance in alpine marmot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Allainé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 76, pp.771-781</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing sexual segregation and aggregation: old ways are best</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (12), pp.3202-3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/07-0129.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal and spatial development of red deer harvesting in Europe : biological and cultural factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Milner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Csanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.721-734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing five hypotheses of sexual segregation in an arctic ungulate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 75, pp.485-496</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate predictability and breeding phenology in red deer : timing and synchrony of rutting and calving in Norway and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.579-588</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we use the young :female ratio to infer ungulate population dynamics ? An empirical test using red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) as a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42, pp.361-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increased effect of harsh climate in red deer with a poor set of teeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">/ Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. A.Veiberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, --, pp.1-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation time: a reliable metric to measure life-history variation among mammalian populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.G. Yoccoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Devillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 166, pp.119-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiple causes of sexual segregation in European red deer : enlightenments from varying breeding phenology at high and low latitude.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.E. Loe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mysterud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langvatn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.C. Stenseth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 271, pp.883-892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des contraintes évolutives dépendantes du sexe en biologie des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">incollection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, --, pp.1369-1379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variation in harem size of red deer (&amp;lt;i&amp;gt;Cervus elaphus&amp;lt;/i&amp;gt;) : the effects of adult sex ratio and age structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 264, pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diet of the wild boar in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Galemys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, S16, pp.99-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex-ratio variation and reproductive costs in relation to density in a forest dwelling population of red deer (Cervus elaphus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.862-869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sex- and age-dependent effects of population density on life history traits of Red deer (Cervus elaphus) in a temperate forest.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.446-458</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des densités de deux populations de marmottes Alpines en Savoie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Chaleat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Chaleat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les facteurs de risque de collisions entre véhicules et ongulés sauvages : analyse de données nationales françaises pour trois espèces de grands ongulés, le Cerf, le Chevreuil et le Sanglier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Calenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d'un modèle de diagnostic des interactions entre structures paysagères, infrastructures de transports terrestres et espèces emblématiques : le cas du Lynx dans le massif jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Basille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Marboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise au point d’un modèle de diagnostic des interactions entre structures paysagères, infrastructures de transports terrestres et espèces emblématiques. Le cas du Lynx dans le massif jurassien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhela Hemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arzhela Hemery</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] inra. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808704v1</w:t>
-              </w:r>
-[...11528 lines deleted...]
-                <w:t xml:space="preserve">hal-00427248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12114,64 +12114,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing tools in experimental areas to improve the management of red deer (Cervus elaphus) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12244,77 +12244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">This is a highway to hell: A theoretical study of wildlife-vehicle collisions by simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lengagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Across Borders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, LIVERPOOL, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12371,77 +12371,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding complex systems: Modeling wildlife-vehicle collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lengagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Colloque de la Société Française pour l'Étude du Comportement Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFECA, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12466,103 +12466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the timing of territoriality and rut in male roe deer from movements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Heurich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Focardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. EURODEER meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Badia di Moscheta, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12581,299 +12581,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neandertal Demise through Modeling: The Viewpoint of Population Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Modélisation démographique de la disparition de Néandertal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5 TH ANNUAL MEETING OF THE European Society for the study of Human Evolution 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.73</w:t>
+              <w:t xml:space="preserve">Colloque de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437538v1</w:t>
+                <w:t xml:space="preserve">hal-01440790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation démographique de la disparition de Néandertal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Neandertal Demise through Modeling: The Viewpoint of Population Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Degioanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cabut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvana Condemi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société d’Anthropologie de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d’Anthropologie de Paris, Jan 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">5 TH ANNUAL MEETING OF THE European Society for the study of Human Evolution 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, London, United Kingdom. pp.73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440790v1</w:t>
+                <w:t xml:space="preserve">hal-01437538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the timing of territoriality and rut in male roe deer from movements? Some preliminary results - and new perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Morellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. EURODEER meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grimsö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12930,77 +12930,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does timing of birth affect juvenile and mare survival in wild plains zebra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13018,77 +13018,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does timing of birth affect juvenile and mare survival in wild plains zebra?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13106,103 +13106,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting giraffe photo-identification using deep learning and network analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Spataro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chamaillé-Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Allainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13256,103 +13256,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying comparative methods to different databases: lessons from demographic analyses across mammal species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Ronget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Salguero-Gomez (ed.), Marlène Gamelon (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demographic Methods across the Tree of Life</w:t>
@@ -13407,64 +13407,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life tables and Leslie matrices for mammalian cohorts in different paleobiological contexts during the Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13519,103 +13519,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Histories, Axes of Variation in</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vérane Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Devillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Kliman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Encyclopedia of Evolutionary Biology</w:t>
@@ -13648,103 +13648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ungulates and their management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.J. Hewison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ballon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European ungulates and their management in the 21th century, Apollonio, M., Andersen, R., Putman, R. (eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.441-474, 2010, 978-0-521-76061-4</w:t>
@@ -13942,51 +13942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965563v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Chaleat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04609935v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marboutin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.104012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552796v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110690" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13728" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pigeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Albon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Egil Loe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bischof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13593" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100765v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Crampe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;us Elenga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240049" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989063v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Gagnon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Randon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12043" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Br&#248;seth" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Flagstad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4751" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02328591v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl T Mabika" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0548" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309792v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148422v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216742" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Forchhammer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2886" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint&#8208;andrieux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12029" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zedrosser" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Friebe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0400-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elston" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2545" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892050v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hurley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukacs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joshua Nowak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21211" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00274" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892052v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Briggs-Gonzalez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cherkiss" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Beauchamp" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12723" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892055v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dupke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hable" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zeppenfeld" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02152" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892077v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R&#233;zouki" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tafani" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12507" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892082v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Stien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justin Irvine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1760" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892073v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Pelletier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1461.1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993414v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0276" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630684v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00414.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2703J9BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001828" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071550v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3021-8" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046803v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hurley" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebblewhite" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Taylor" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0196" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulson" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hewison" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delorme" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warnant" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045106v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajm. Hewison" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401782v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/12-037" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824681v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ossi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12105" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0034.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698107v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courchamp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00521.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282764v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.03.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4952TDPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l J&#233;go" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rannou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045576" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698102v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2011.00476.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289797v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Loe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Meisingset" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0563-5" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBDD7C2C14A396C72C983171795C7D963C089D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698062v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Milner" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0466-x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698145v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698100v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604110v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.90" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFKRGQF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539492v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Yoccoz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01478.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63ZCH4L2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05604.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPSH6HVK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539468v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599095v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Festa-Bianchet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428308v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390498v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(09)00405-X" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01477.x" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527097v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kempenaers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04116.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZFZVVLL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428356v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kempenaers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428394v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chapuis" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529635v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/07-100" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428374v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. To&#239;go" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428368v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428306v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Bergeron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428106v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428304v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Loe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langvatn" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng. Yoccoz" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428112v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goossens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genton" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428087v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434736v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veiberg" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bj&#248;rkvoll" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293178v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9149-2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8230F87T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434718v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severinsen" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Oristland" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434581v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107529v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0129.1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Csanyi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428070v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irvine" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stien" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427779v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427752v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427808v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hamann" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427777v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le. Loe" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Mysterud" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A.Veiberg" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427545v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Stenseth" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427508v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427544v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427506v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427322v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427248v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04361134v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien G&#233;rard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25544.70405" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833615v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437538v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440790v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467896v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594589v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Hewison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonenfant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chamaill&#233;-Jammes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05676-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405807v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle B&#233;nard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lengagne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trd.2023.104012" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2024.110690" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.08917" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Hamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van de Pol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Yoccoz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654723v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gaudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Sa&#239;d" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120153" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03452977v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Authier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jenouvrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13728" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239622v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Keurinck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813580v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pigeon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Albon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Egil Loe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bischof" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13593" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Dussert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Spataro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13577" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;us Elenga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240049" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989063v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Gagnon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Mabika" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aje.12729" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Randon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Michallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevrier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole To&#239;go" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12043" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100765v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Douhard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Crampe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.6050" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02309792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ronget" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Tidi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blz078" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148422v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Degioanni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cabut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Condemi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216742" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02328591v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl T Mabika" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2019.0548" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328699v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Forchhammer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2886" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. G. Hofman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayward" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Heim" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolandsen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216223" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint&#8208;andrieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1438-390X.12029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Milleret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupont" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Br&#248;seth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Flagstad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.4751" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892028v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudry William" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sonia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mysterud Atle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-23111-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Maren Rivrud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zedrosser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Friebe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0400-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Elston" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.2545" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pellerin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Capron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/wlb.00274" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892050v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hurley" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hebblewhite" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lukacs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joshua Nowak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.21211" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892052v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venetia Briggs-Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cherkiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Beauchamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12723" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892047v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Riotte-Lambert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benhamou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1411" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Dupke" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Reineking" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hable" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Zeppenfeld" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02152" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510958v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barbraud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.13098" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892077v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R&#233;zouki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tafani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cohas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12507" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audun Stien" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Justin Irvine" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.1760" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298701v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Mills" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teplitsky" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arroyo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H Becker" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2015.12.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349353v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Mills" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter. Becker" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TREE.2015.07.006" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892073v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Festa-Bianchet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanie Pelletier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/14-1461.1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993414v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Plard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delorme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2014.0276" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638035v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Coulson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hewison" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001828" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630684v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2013.00414.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2703J9BZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02046803v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Hurley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hebblewhite" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. A. Taylor" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2013.0196" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071550v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Debeffe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Focardi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Mark Hewison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Morellet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-014-3021-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515114v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Gamelon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Focardi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evo.12519" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045105v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coulson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Hewison" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Delorme" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Warnant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02045106v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajm. Hewison" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824681v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morellet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ossi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cagnacci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12105" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849537v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Duncan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0034.1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02401782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douhard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Hamann" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/12-037" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palazy" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonenfant" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Gaillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courchamp" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00521.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282764v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2012.03.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4952TDPW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02282770v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Redjadj" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duparc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavorel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grigulis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-012-0100-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LR530MLH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965735v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l J&#233;go" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gibert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rannou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045576" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698102v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2011.00476.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02289797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Loe" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L. Meisingset" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mysterud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-011-0563-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBDD7C2C14A396C72C983171795C7D963C089D75/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698100v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gaillard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604110v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jwmg.90" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FFKRGQF2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698145v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698062v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Milner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-010-0466-x" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528581v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Kaeuffer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chapuis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Devillard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0587.2009.05604.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TPSH6HVK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539468v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Hamann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Klein" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Gaillard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539492v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.G. Yoccoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loison" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1461-0248.2010.01478.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-63ZCH4L2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saint Andrieux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Basille" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. To&#239;go" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529635v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Andrieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Klein" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2981/07-100" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428356v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kempenaers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428394v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kaeuffer" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chapuis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Devillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428308v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390498v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2504(09)00405-X" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366665v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bergeron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2656.2008.01477.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527097v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Kempenaers" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04116.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QZFZVVLL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428368v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Festa-Bianchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428306v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pelletier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Bergeron" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599095v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428304v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Loe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langvatn" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng. Yoccoz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428106v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428112v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Goossens" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genton" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428209v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J.M. Hewison" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kjellander" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pettorelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428087v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434736v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Veiberg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bj&#248;rkvoll" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206956v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Mc Loughlin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Boyce" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Messier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/06-1974.1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00293178v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Valiere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toigo" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luikart" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Gaillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-006-9149-2" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8230F87T-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434718v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loe" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Severinsen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Oristland" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434581v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107529v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Royer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chessel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0129.1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428007v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Csanyi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428070v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irvine" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stien" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427779v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427808v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hamann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427777v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le. Loe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=/ Mysterud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A.Veiberg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427752v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Lebreton" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427545v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Stenseth" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427508v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427544v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427506v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baubet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427322v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427248v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bison" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Chaleat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04609935v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;nard" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597613v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hemery" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marboutin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808704v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhela Hemery" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04361134v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien G&#233;rard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Guillaumat" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Siat" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.25544.70405" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833585v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833615v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793574v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Heurich" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440790v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437538v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793581v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305492v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029446v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03379749v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre Lema&#238;tre" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198838609.003.0018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467896v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Legendre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02099457v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Berger" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594589v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J. Hewison" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>