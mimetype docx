--- v1 (2026-03-23)
+++ v2 (2026-04-13)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting a global plant identification model to detect invasive alien plant species in high-resolution road side images</w:t>
+                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Espitalier</w:t>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Goëau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toke Thomas Høye</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89, pp.103129. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046527v1</w:t>
+                <w:t xml:space="preserve">hal-05446820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential environmental impacts of alien species in the face of climate change</w:t>
               </w:r>
@@ -502,5035 +502,5051 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science platforms can effectively support early detection of invasive alien species according to species traits</w:t>
+                <w:t xml:space="preserve">Adapting a global plant identification model to detect invasive alien plant species in high-resolution road side images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo González‐moreno</w:t>
+                <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana A. Anđelković</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Adriaens</w:t>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakovos Demetriou</w:t>
+                <w:t xml:space="preserve">Toke Thomas Høye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.278-294. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.103129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447326v1</w:t>
+                <w:t xml:space="preserve">hal-05046527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land‐use intensity influences European tetrapod food webs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen science platforms can effectively support early detection of invasive alien species according to species traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo González‐moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana A. Anđelković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Adriaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Renaud</w:t>
+                <w:t xml:space="preserve">Jakovos Demetriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (2), </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.278-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757075v1</w:t>
+                <w:t xml:space="preserve">hal-05447326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't bite the hand that feeds you: Meta food webs help in the face of the Eltonian shortfall</w:t>
+                <w:t xml:space="preserve">Land‐use intensity influences European tetrapod food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ohlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 30 (6), pp.e17359. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17359⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 30 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757080v1</w:t>
+                <w:t xml:space="preserve">hal-04757075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Don't bite the hand that feeds you: Meta food webs help in the face of the Eltonian shortfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Masseglia</w:t>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mattoso</w:t>
+                <w:t xml:space="preserve">Yue Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.e17359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04173545v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilarity of vertebrate trophic interactions reveals spatial uniqueness but functional redundancy across Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+                <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise M.J. O'Connor</w:t>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreno Di Marco</w:t>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Mattoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.069⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04696017v1</w:t>
+                <w:t xml:space="preserve">lirmm-04173545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Dissimilarity of vertebrate trophic interactions reveals spatial uniqueness but functional redundancy across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Affouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+                <w:t xml:space="preserve">Giovanni Poggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chouet</w:t>
+                <w:t xml:space="preserve">Louise M.J. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Gresse</w:t>
+                <w:t xml:space="preserve">Moreno Di Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.e112545. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (23), pp.5263-5271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430929v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04696017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Species Distribution Modeling Reveals the Pivotal Role of Human-Mediated Long-Distance Dispersal in Plant Invasion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cang Hui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
+                <w:t xml:space="preserve">Antoine Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M. Richardson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Chouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology11091293⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.e112545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771760v1</w:t>
+                <w:t xml:space="preserve">hal-04430929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An appraisal of graph embeddings for comparing trophic network architectures</w:t>
+                <w:t xml:space="preserve">Dynamic Species Distribution Modeling Reveals the Pivotal Role of Human-Mediated Long-Distance Dispersal in Plant Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Matias</w:t>
+                <w:t xml:space="preserve">Cang Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">David M. Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13738⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11091293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191630v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of biotic interactions complements functional and phylogenetic facets of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Poggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Münkemüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (9), pp.2093-2100.e3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cub.2022.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03750719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">An appraisal of graph embeddings for comparing trophic network architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008856⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220977v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly estimating spatial sampling effort and habitat suitability for multiple species from opportunistic presence‐only data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13565⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150701v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias in presence-only niche models related to sampling effort and species niches: Lessons for background point selection</w:t>
+                <w:t xml:space="preserve">Jointly estimating spatial sampling effort and habitat suitability for multiple species from opportunistic presence‐only data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.933-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639237v1</w:t>
+                <w:t xml:space="preserve">hal-03150701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution modeling based on the automated identification of citizen observations</w:t>
+                <w:t xml:space="preserve">Bias in presence-only niche models related to sampling effort and species niches: Lessons for background point selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aps3.1029⟩</w:t>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-05446820v1</w:t>
+                <w:t xml:space="preserve">hal-02639237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GeoLifeCLEF 2023 Dataset to evaluate plant species distribution models at high spatial resolution across Europe</w:t>
+                <w:t xml:space="preserve">Species distribution modeling based on the automated identification of citizen observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Marcos</w:t>
-[...48 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Green Digitization: Online Botanical Collections Data Answering Real‐World Questions, 6 (2), pp.1-11. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152362v1</w:t>
-[...117 lines deleted...]
-                <w:t xml:space="preserve">hal-02989062v1</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aps3.1029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.373-381, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoPlant: Spatial Plant Species Prediction Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1966-1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024 Teaser : Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2024 - 46. European Conference on Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.19-27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024: Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.183-207, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71908-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2023: evaluation of AI models for the identification and prediction of birds, plants, snakes and fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Théo Larcher</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.1954-1971</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.416-439, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322255v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.1954-1971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204378v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2023: evaluation of AI models for the identification and prediction of birds, plants, snakes and fungi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Goëau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_27⟩</w:t>
+              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaap Kamps; Lorraine Goeuriot; Fabio Crestani; Maria Maistro; Hideo Joho; Brian Davis; Cathal Gurrin; Udo Kruschwitz; Annalina Caputo, Apr 2023, Dublin, Ireland. pp.568-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322219v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoLifeCLEF, a cooperative evaluation campaign for species distribution methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC) 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987047v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeoLifeCLEF, a cooperative evaluation campaign for species distribution methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Syndey, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873670v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.275-282, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species recommendation using intensity models and sampling bias correction (GeoLifeCLEF2019: Lof of Lof team)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A new multi-species method to correct for sampling bias in presence only niche models, and its application to Pl@ntNet citizen science data in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019: Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.1-8</w:t>
+              <w:t xml:space="preserve">ESA 2019 - Annual Meeting of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Louisville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288944v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Species recommendation using intensity models and sampling bias correction (GeoLifeCLEF2019: Lof of Lof team)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2019: Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290310v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-species method to correct for sampling bias in presence only niche models, and its application to Pl@ntNet citizen science data in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2019 - Annual Meeting of the Ecological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261122v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2018: location-based species recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2018: A Large-Scale Evaluation of Species Identification and Recommendation Algorithms in the Era of AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - 9th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.247-266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The GeoLifeCLEF 2023 Dataset to evaluate plant species distribution models at high spatial resolution across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913241v1</w:t>
+                <w:t xml:space="preserve">Joaquim Estopinan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The GeoLifeCLEF 2020 Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens, sentinelles de la surveillance phytosanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-163, 2023, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning approach to Species Distribution Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Joly; Stefanos Vrochidis; Kostas Karatzas; Ari Karppinen; Pierre Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.169-199, 2018, Multimedia Systems and Applications Series, 978-3-319-76444-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5540,114 +5556,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods for modelling the spatial distribution of plant species from large masses of uncertain occurrences from citizen science programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Montpellier, 2019. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019MONTS135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02519161v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId144"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5794,51 +5810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexun Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Low" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103129" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kumschick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boulesnane-Genguant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03490-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447326v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonz&#225;lez&#8208;moreno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakovos Demetriou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10767" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757075v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17167" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M.J. O'Connor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Di Marco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.069" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771760v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Hui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Richardson" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091293" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.03.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03150701v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13565" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232078" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1029" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322219v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_27" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288944v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261122v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_24" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519161v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS135" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexun Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Low" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kumschick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boulesnane-Genguant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03490-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonz&#225;lez&#8208;moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakovos Demetriou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10767" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M.J. O'Connor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Di Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Hui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Richardson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03150701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519161v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>