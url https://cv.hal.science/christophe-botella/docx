--- v2 (2026-04-13)
+++ v3 (2026-05-04)
@@ -100,965 +100,965 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading predictions from common to uncommon species improves species distribution models for plants</w:t>
+                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiexun Xu</w:t>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly Low</w:t>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Shasha</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 93, pp.103424. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457107v1</w:t>
+                <w:t xml:space="preserve">hal-05446820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
+                <w:t xml:space="preserve">Cascading predictions from common to uncommon species improves species distribution models for plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+                <w:t xml:space="preserve">Jiexun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Marcos</w:t>
+                <w:t xml:space="preserve">Kimberly Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Dennis Shasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 93, pp.103424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446820v1</w:t>
+                <w:t xml:space="preserve">hal-05457107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping potential environmental impacts of alien species in the face of climate change</w:t>
+                <w:t xml:space="preserve">Adapting a global plant identification model to detect invasive alien plant species in high-resolution road side images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Kumschick</w:t>
+                <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysandre Journiac</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Boulesnane-Genguant</w:t>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Pouteau</w:t>
+                <w:t xml:space="preserve">Toke Thomas Høye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.103129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-024-03490-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866133v1</w:t>
+                <w:t xml:space="preserve">hal-05046527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting a global plant identification model to detect invasive alien plant species in high-resolution road side images</w:t>
+                <w:t xml:space="preserve">Mapping potential environmental impacts of alien species in the face of climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Espitalier</w:t>
+                <w:t xml:space="preserve">Sabrina Kumschick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+                <w:t xml:space="preserve">Lysandre Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Goëau</w:t>
+                <w:t xml:space="preserve">Océane Boulesnane-Genguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toke Thomas Høye</w:t>
+                <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89, pp.103129. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-024-03490-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046527v1</w:t>
+                <w:t xml:space="preserve">hal-04866133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science platforms can effectively support early detection of invasive alien species according to species traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Don't bite the hand that feeds you: Meta food webs help in the face of the Eltonian shortfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo González‐moreno</w:t>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana A. Anđelković</w:t>
+                <w:t xml:space="preserve">Louise O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Adriaens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakovos Demetriou</w:t>
+                <w:t xml:space="preserve">Yue Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.278-294. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.e17359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447326v1</w:t>
+                <w:t xml:space="preserve">hal-04757080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land‐use intensity influences European tetrapod food webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Ohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gcb.17167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't bite the hand that feeds you: Meta food webs help in the face of the Eltonian shortfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citizen science platforms can effectively support early detection of invasive alien species according to species traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo González‐moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana A. Anđelković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Adriaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yue Dou</w:t>
+                <w:t xml:space="preserve">Jakovos Demetriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (6), pp.e17359. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.278-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757080v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
               </w:r>
@@ -1178,51 +1178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilarity of vertebrate trophic interactions reveals spatial uniqueness but functional redundancy across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,77 +1312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Chouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Species Distribution Modeling Reveals the Pivotal Role of Human-Mediated Long-Distance Dispersal in Plant Invasion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cang Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of biotic interactions complements functional and phylogenetic facets of biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,77 +1840,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2260,51 +2260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2435,51 +2435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2556,51 +2556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2819,64 +2819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2024 - 46. European Conference on Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.19-27, </w:t>
@@ -2953,64 +2953,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.183-207, </w:t>
@@ -3100,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.416-439, </w:t>
@@ -3195,77 +3195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3359,51 +3359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jaap Kamps; Lorraine Goeuriot; Fabio Crestani; Maria Maistro; Hideo Joho; Brian Davis; Cathal Gurrin; Udo Kruschwitz; Annalina Caputo, Apr 2023, Dublin, Ireland. pp.568-576, </w:t>
@@ -3454,51 +3454,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,1094 +3569,1094 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GeoLifeCLEF, a cooperative evaluation campaign for species distribution methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC) 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Syndey, Australia</w:t>
+              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987047v1</w:t>
+                <w:t xml:space="preserve">hal-02989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989077v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GeoLifeCLEF, a cooperative evaluation campaign for species distribution methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC) 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Syndey, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02945382v1</w:t>
+                <w:t xml:space="preserve">hal-04987047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281455v1</w:t>
+                <w:t xml:space="preserve">hal-02290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species recommendation using intensity models and sampling bias correction (GeoLifeCLEF2019: Lof of Lof team)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
+              <w:t xml:space="preserve">CLEF 2019: Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190170v1</w:t>
+                <w:t xml:space="preserve">hal-02288944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new multi-species method to correct for sampling bias in presence only niche models, and its application to Pl@ntNet citizen science data in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA 2019 - Annual Meeting of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Louisville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273257v1</w:t>
+                <w:t xml:space="preserve">hal-03261122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-species method to correct for sampling bias in presence only niche models, and its application to Pl@ntNet citizen science data in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2019 - Annual Meeting of the Ecological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261122v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species recommendation using intensity models and sampling bias correction (GeoLifeCLEF2019: Lof of Lof team)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019: Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.1-8</w:t>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288944v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
+              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.275-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290310v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2018: location-based species recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4733,90 +4733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2018: A Large-Scale Evaluation of Species Identification and Recommendation Algorithms in the Era of AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - 9th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.247-266, </w:t>
@@ -4854,64 +4854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5007,77 +5007,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2023 Dataset to evaluate plant species distribution models at high spatial resolution across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5112,90 +5112,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2020 Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5430,51 +5430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5810,51 +5810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexun Xu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Low" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kumschick" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boulesnane-Genguant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03490-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046527v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447326v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonz&#225;lez&#8208;moreno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakovos Demetriou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10767" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17167" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757080v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17359" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M.J. O'Connor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Di Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Hui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Richardson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03150701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987047v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288944v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519161v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexun Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Low" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kumschick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boulesnane-Genguant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03490-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonz&#225;lez&#8208;moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakovos Demetriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M.J. O'Connor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Di Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Hui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Richardson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03150701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519161v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>