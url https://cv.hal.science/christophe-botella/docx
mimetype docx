--- v3 (2026-05-04)
+++ v4 (2026-05-25)
@@ -66,195 +66,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
+                <w:t xml:space="preserve">Adapting a globally-trained Plant identification model for multi-species detection of invasive alien plants in roadside imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
+                <w:t xml:space="preserve">Hervé Goeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Marcos</w:t>
+                <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Toke Thomas Hoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.e183020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/biss.10.183020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446820v1</w:t>
+                <w:t xml:space="preserve">hal-05516260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascading predictions from common to uncommon species improves species distribution models for plants</w:t>
               </w:r>
@@ -266,51 +266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiexun Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly Low</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting a global plant identification model to detect invasive alien plant species in high-resolution road side images</w:t>
+                <w:t xml:space="preserve">Applying the maximum entropy principle to neural networks enhances multi-species distribution models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Espitalier</w:t>
+                <w:t xml:space="preserve">Maxime Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+                <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Goëau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toke Thomas Høye</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 89, pp.103129. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046527v1</w:t>
+                <w:t xml:space="preserve">hal-05446820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping potential environmental impacts of alien species in the face of climate change</w:t>
               </w:r>
@@ -547,51 +547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysandre Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Boulesnane-Genguant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -636,1743 +636,2007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don't bite the hand that feeds you: Meta food webs help in the face of the Eltonian shortfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting a global plant identification model to detect invasive alien plant species in high-resolution road side images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Espitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise O'Connor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yue Dou</w:t>
+                <w:t xml:space="preserve">Toke Thomas Høye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.17359⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 89, pp.103129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757080v1</w:t>
+                <w:t xml:space="preserve">hal-05046527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land‐use intensity influences European tetrapod food webs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatialising the ecological impacts of alien species into risk maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Boulesnane-Guengant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Becker-Scarpitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Kumschick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (2), </w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.e03660. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.17167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2025.e03660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757075v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen science platforms can effectively support early detection of invasive alien species according to species traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Land‐use intensity influences European tetrapod food webs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo González‐moreno</w:t>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana A. Anđelković</w:t>
+                <w:t xml:space="preserve">Louise O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Adriaens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+                <w:t xml:space="preserve">Marc Ohlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakovos Demetriou</w:t>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.278-294. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447326v1</w:t>
+                <w:t xml:space="preserve">hal-04757075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
+                <w:t xml:space="preserve">Citizen science platforms can effectively support early detection of invasive alien species according to species traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Akbarinia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pablo González‐moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana A. Anđelković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Adriaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Mattoso</w:t>
+                <w:t xml:space="preserve">Jakovos Demetriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.278-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04173545v1</w:t>
+                <w:t xml:space="preserve">hal-05447326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilarity of vertebrate trophic interactions reveals spatial uniqueness but functional redundancy across Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Don't bite the hand that feeds you: Meta food webs help in the face of the Eltonian shortfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gaüzère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Poggiato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Moreno Di Marco</w:t>
+                <w:t xml:space="preserve">Yue Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.069⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (6), pp.e17359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.17359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04696017v1</w:t>
+                <w:t xml:space="preserve">hal-04757080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Life Science Workflow Services (LifeSWS): motivations and architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Akbarinia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Affouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
+                <w:t xml:space="preserve">Florent Masseglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Chouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gresse</w:t>
+                <w:t xml:space="preserve">Marta Mattoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t>
+              <w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lecture Notes in Computer Science, 14280, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-68100-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430929v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04173545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Species Distribution Modeling Reveals the Pivotal Role of Human-Mediated Long-Distance Dispersal in Plant Invasion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dissimilarity of vertebrate trophic interactions reveals spatial uniqueness but functional redundancy across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Poggiato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cang Hui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
+                <w:t xml:space="preserve">Louise M.J. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David M. Richardson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Moreno Di Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (9), pp.1293. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (23), pp.5263-5271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology11091293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2023.10.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771760v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04696017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of biotic interactions complements functional and phylogenetic facets of biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+                <w:t xml:space="preserve">Synergizing Digital, Biological, and Participatory Sciences for Global Plant Species Identification: Enabling access to a worldwide identification service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise O’connor</w:t>
+                <w:t xml:space="preserve">Antoine Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Botella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Poggiato</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
+                <w:t xml:space="preserve">Mathias Chouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.03.009⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Information Science and Standards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.e112545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.112545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750719v1</w:t>
+                <w:t xml:space="preserve">hal-04430929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An appraisal of graph embeddings for comparing trophic network architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dynamic Species Distribution Modeling Reveals the Pivotal Role of Human-Mediated Long-Distance Dispersal in Plant Invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dray</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Matias</w:t>
+                <w:t xml:space="preserve">Cang Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Miele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
+                <w:t xml:space="preserve">David M. Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13738⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology11091293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191630v2</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">The diversity of biotic interactions complements functional and phylogenetic facets of biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaüzère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Poggiato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Munoz</w:t>
+                <w:t xml:space="preserve">Tamara Münkemüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008856. </w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (9), pp.2093-2100.e3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2022.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220977v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jointly estimating spatial sampling effort and habitat suitability for multiple species from opportunistic presence‐only data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An appraisal of graph embeddings for comparing trophic network architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Thuiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 12 (5), pp.933-945. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.13565⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.203-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150701v1</w:t>
+                <w:t xml:space="preserve">hal-03191630v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias in presence-only niche models related to sampling effort and species niches: Lessons for background point selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jointly estimating spatial sampling effort and habitat suitability for multiple species from opportunistic presence‐only data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232078⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (5), pp.933-945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.13565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639237v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Convolutional neural networks improve species distribution modelling by capturing the spatial structure of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (4), pp.e1008856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bias in presence-only niche models related to sampling effort and species niches: Lessons for background point selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Species distribution modeling based on the automated identification of citizen observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications in Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Green Digitization: Online Botanical Collections Data Answering Real‐World Questions, 6 (2), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aps3.1029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2382,2595 +2646,2595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LifeCLEF 2025 Teaser: Challenges on Species Presence Prediction and Identification, and Individual Animal Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47. European Conference on Information Retrieval - ECIR 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Lucca, Italy. pp.373-381, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-88720-8_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoPlant: Spatial Plant Species Prediction Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Conference on Neural Information Processing Systems, NeurIPS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2024: Species Composition Prediction with High Spatial Resolution at Continental Scale using Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Palard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.1966-1977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024 Teaser : Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR 2024 - 46. European Conference on Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.19-27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-56072-9_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2024: Challenges on Species Distribution Prediction and Identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espitalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Conference and Labs of the Evaluation Forum (CLEF 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France. pp.183-207, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71908-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2023: evaluation of AI models for the identification and prediction of birds, plants, snakes and fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukáš Picek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Kahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.416-439, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukáš Picek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaap Kamps; Lorraine Goeuriot; Fabio Crestani; Maria Maistro; Hideo Joho; Brian Davis; Cathal Gurrin; Udo Kruschwitz; Annalina Caputo, Apr 2023, Dublin, Ireland. pp.568-576, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28241-6_65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322255v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2023 teaser: Species Identification and Prediction Challenges</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2023: Species Composition Prediction with High Spatial Resolution at Continental Scale Using Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2023 - 45. European Conference on Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24. Conference and Labs of the Evaluation Forum (CLEF-WN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.1954-1971</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204378v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Joly</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Lorieul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Goëau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873670v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02989077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF location-based species prediction task 2020 (GeoLifeCLEF)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Botella</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - Conference and Labs of the Evaluation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Thessaloniki, Greece. pp.342-363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02989077v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2020: A System-Oriented Evaluation of Automated Species Identification and Species Distribution Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2020 Teaser: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Willem-Pier Vellinga</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ruiz de Castaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2020 - 11. International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-58219-7_23⟩</w:t>
+              <w:t xml:space="preserve">ECIR 2020 - 42nd European Conference on IR Research on Advances in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Lisboa, Portugal. pp.542-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45442-5_70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945382v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoLifeCLEF, a cooperative evaluation campaign for species distribution methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Statistical Ecology Conference (ISEC) 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Syndey, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.387-401, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290310v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species recommendation using intensity models and sampling bias correction (GeoLifeCLEF2019: Lof of Lof team)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019: Conference and Labs of the Evaluation Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.1-8</w:t>
+              <w:t xml:space="preserve">CLEF 2019 - Working Notes of the Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288944v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multi-species method to correct for sampling bias in presence only niche models, and its application to Pl@ntNet citizen science data in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goëau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA 2019 - Annual Meeting of the Ecological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Cologne, Germany. pp.275-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-15719-7_37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261122v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of LifeCLEF 2019: Identification of Amazonian Plants, South &amp; North American Birds, and Niche Prediction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Species recommendation using intensity models and sampling bias correction (GeoLifeCLEF2019: Lof of Lof team)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CLEF 2019: Conference and Labs of the Evaluation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281455v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of GeoLifeCLEF 2019: plant species prediction using environment and animal occurrences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Deep Species Distribution Models using Environment and Co-occurrences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Deneu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2019 - 10th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland. pp.213-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-28577-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190170v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LifeCLEF 2019: Biodiversity Identification and Prediction Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A new multi-species method to correct for sampling bias in presence only niche models, and its application to Pl@ntNet citizen science data in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Monestiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2019 - 41st European Conference on IR Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA 2019 - Annual Meeting of the Ecological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Louisville, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273257v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of GeoLifeCLEF 2018: location-based species recommendation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of LifeCLEF 2018: A Large-Scale Evaluation of Species Identification and Recommendation Algorithms in the Era of AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goëau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Glotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - 9th International Conference of the Cross-Language Evaluation Forum for European Languages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France. pp.247-266, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-98932-7_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location-based species recommendation using co-occurrences and environment- GeoLifeCLEF 2018 challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEF 2018 - Conference and Labs of the Evaluation Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4980,265 +5244,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2023 Dataset to evaluate plant species distribution models at high spatial resolution across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Servajean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Estopinan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GeoLifeCLEF 2020 Dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Deneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Lorieul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Servajean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Servajean</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5248,305 +5512,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citoyens, sentinelles de la surveillance phytosanitaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐Claude Streito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Chartrois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lannou; Jean-Yves Rasplus; Samuel Soubeyrand; Mathieu Gautier; Jean-Pierre Rossi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises sanitaires en agriculture. Les espèces invasives sous surveillance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.151-163, 2023, 978-2-7592-3482-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep learning approach to Species Distribution Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Monestiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexis Joly; Stefanos Vrochidis; Kostas Karatzas; Ari Karppinen; Pierre Bonnet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications for Environmental &amp; Biodiversity Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.169-199, 2018, Multimedia Systems and Applications Series, 978-3-319-76444-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-76445-0_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5556,114 +5820,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical methods for modelling the spatial distribution of plant species from large masses of uncertain occurrences from citizen science programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Botella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistics [math.ST]. Université Montpellier, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019MONTS135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02519161v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId154"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5810,51 +6074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexun Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Low" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046527v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kumschick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boulesnane-Genguant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03490-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17359" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757075v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17167" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447326v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonz&#225;lez&#8208;moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakovos Demetriou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10767" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M.J. O'Connor" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Di Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Hui" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Richardson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091293" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750719v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.03.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03150701v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13565" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232078" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739481v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322219v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_27" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987047v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913238v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913231v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_24" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_10" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519161v3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS135" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espitalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Botella" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas Hoye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.10.183020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05457107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiexun Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly Low" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Deneu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Shasha" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103424" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05446820v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ryckewaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Marcos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Servajean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70262" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kumschick" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysandre Journiac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boulesnane-Genguant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Pouteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03490-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05046527v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Go&#235;au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toke Thomas H&#248;ye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Boulesnane-Guengant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Becker-Scarpitta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2025.e03660" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757075v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O'Connor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Renaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17167" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05447326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonz&#225;lez&#8208;moreno" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. An&#273;elkovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakovos Demetriou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10767" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757080v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Dou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.17359" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04173545v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Akbarinia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Joly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Masseglia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mattoso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-68100-8_1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04696017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M.J. O'Connor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Di Marco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2023.10.069" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04430929v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Affouard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Chouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gresse" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112545" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cang Hui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David M. Richardson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11091293" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03750719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise O&#8217;connor" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2022.03.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191630v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Matias" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Miele" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13738" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03150701v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Munoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monestiez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13565" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03220977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008856" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639237v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232078" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01739481v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Monestiez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aps3.1029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135815v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Picek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kahl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Adam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88720-8_57" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04852083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Leblanc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Palard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04667635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56072-9_3" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04830385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71908-0_9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_27" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04204378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28241-6_65" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322255v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Larcher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Lorieul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Cole" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945382v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem-Pier Vellinga" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58219-7_23" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02873670v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de Castaneda" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Glotin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45442-5_70" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987047v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02281455v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_29" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02273257v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Poupard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15719-7_37" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02288944v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02290310v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28577-7_18" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03261122v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913238v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913231v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98932-7_24" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913241v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152362v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02989062v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03962125v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Claude Streito" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Chartrois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pierre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76445-0_10" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519161v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MONTS135" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>