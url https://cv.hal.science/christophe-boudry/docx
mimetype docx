--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -1150,404 +1150,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications en libre accès en biologie–médecine : historique et état des lieux en 2016</w:t>
+                <w:t xml:space="preserve">Réseaux sociaux académiques et diffusion de la production scientifique des chercheurs en biologie/médecine L'exemple de ResearchGate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Durand-Barthez</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.168-181. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (6-7), pp.647-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jemep.2017.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20173306023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518881v1</w:t>
+                <w:t xml:space="preserve">hal-01582202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux académiques et diffusion de la production scientifique des chercheurs en biologie/médecine L'exemple de ResearchGate</w:t>
+                <w:t xml:space="preserve">Availability of digital object identiﬁers in publications archived by PubMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aline Bouchard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chartron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20173306023⟩</w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11192-016-2225-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582202v1</w:t>
+                <w:t xml:space="preserve">hal-01444105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Availability of digital object identiﬁers in publications archived by PubMed</w:t>
+                <w:t xml:space="preserve">International publication trends in dry eye disease research: A bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Chartron</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
+              <w:t xml:space="preserve">The Ocular Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11192-016-2225-6⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtos.2017.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444105v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International publication trends in dry eye disease research: A bibliometric analysis</w:t>
+                <w:t xml:space="preserve">Publications en libre accès en biologie–médecine : historique et état des lieux en 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mouriaux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Durand-Barthez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Ocular Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtos.2017.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jemep.2017.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658300v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and topics in eye disease research in PubMed from 2010 to 2014</w:t>
               </w:r>
@@ -2142,183 +2142,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie et mode de fonctionnement des outils de recherche d'information sur internet en Biologie/Médecine</w:t>
+                <w:t xml:space="preserve">Evaluation des performances des outils de recherche d'informations sur internet en biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 18 (5), pp.616-622. </w:t>
+              <w:t xml:space="preserve">, 2002, 18 (11), pp.1107-1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2002185616⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200218111107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595639v1</w:t>
+                <w:t xml:space="preserve">hal-00595656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances des outils de recherche d'informations sur internet en biologie</w:t>
+                <w:t xml:space="preserve">Typologie et mode de fonctionnement des outils de recherche d'information sur internet en Biologie/Médecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 18 (11), pp.1107-1112. </w:t>
+              <w:t xml:space="preserve">, 2002, 18 (5), pp.616-622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200218111107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2002185616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595656v1</w:t>
+                <w:t xml:space="preserve">hal-00595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Debris and Aggregates on Image Cytometry DNA Measurement of Archival Tumors.</w:t>
               </w:r>
@@ -2669,51 +2669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Clubs” biomédicaux sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Chartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3028,51 +3028,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOGUIDE&amp;quot;: un dispositif d'autoformation pour l'Information Scientifique et Technique en Biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Chartron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions du CNED. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chantiers publics et métiers de l'enseignement à distance au seuil de l'an 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du CNED, pp.217-221, 2000</w:t>
@@ -3677,51 +3677,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="555FC104"/>
+    <w:nsid w:val="FA61951E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3908,51 +3908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-boudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8730-8731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079155669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207052691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3065-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684445v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.2004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Er-Reguyeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouriaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e35460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Howard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouriaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2022-072929" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Hajj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arnould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-021-05511-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03825-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Durand-Barthez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arencibia-Jorge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ayena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J Brouwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2019.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2017.02.021" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582202v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444105v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2225-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtos.2017.10.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mortemousque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/med20.3628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ejo.5000556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698459v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012286020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bozet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2004208-9804" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.412.0096" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2002185616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200218111107" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlin P" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coster M" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chermant Jl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;gan C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Et" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.4241.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chuiton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sorel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ogier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.968" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Largouet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Panijel-Bonvalot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marcq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauger Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537803v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-boudry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8730-8731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079155669" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/207052691" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-3065-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684445v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bouchard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.2004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Er-Reguyeg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mouriaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e35460" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/leap.1640" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Howard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouriaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmj-2022-072929" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Hajj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arnould" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-021-05511-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195819v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03825-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936042v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Durand-Barthez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238583" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Alvarez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Arencibia-Jorge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ayena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels J Brouwer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.7850" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321650v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pothier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2019.05.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582202v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173306023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444105v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chartron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-016-2225-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658300v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtos.2017.10.002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518881v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2017.02.021" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254661v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denion" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mortemousque" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.1557" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/med20.3628" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5301/ejo.5000556" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861170v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698459v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012286020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595985v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Bozet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2004208-9804" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596119v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Agostini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.412.0096" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200218111107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595639v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2002185616" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762052v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herlin P" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coster M" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chermant Jl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01762053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;gan C" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mackenzie Et" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.4241.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000060v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chuiton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Michel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Sorel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Ogier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.968" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596135v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03250452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Link-Pezet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lacombe-Carraud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Largouet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Panijel-Bonvalot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512275v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928525v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Marcq" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mauger Perez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bober" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537803v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>