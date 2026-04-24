--- v0 (2026-03-27)
+++ v1 (2026-04-24)
@@ -1128,165 +1128,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00368534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face aux enjeux de la mondialisation, les thèmes dominants de la campagne : « liberté, travail, identité »</w:t>
+                <w:t xml:space="preserve">Note de lecture de : SINÉ (Alexandre) – L'ordre budgétaire. L'économie politique des dépenses de l'État. – Paris, Economica, 2006 (Études politiques). 406 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 109 (1044), pp.25-32</w:t>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (3-4), pp.509-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00381320v1</w:t>
+                <w:t xml:space="preserve">halshs-00381335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de lecture de : SINÉ (Alexandre) – L'ordre budgétaire. L'économie politique des dépenses de l'État. – Paris, Economica, 2006 (Études politiques). 406 p.</w:t>
+                <w:t xml:space="preserve">Face aux enjeux de la mondialisation, les thèmes dominants de la campagne : « liberté, travail, identité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57 (3-4), pp.509-511</w:t>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 109 (1044), pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00381335v1</w:t>
+                <w:t xml:space="preserve">halshs-00381320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quelques fins de l'Europe</w:t>
               </w:r>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.183.0089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.173.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0619" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.026.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381320v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381335v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.018.0199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan Fontan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Waterlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lardic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rousselet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.183.0089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.173.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0619" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.026.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.018.0199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan Fontan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Waterlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lardic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rousselet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>