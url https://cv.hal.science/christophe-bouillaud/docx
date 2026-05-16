--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -1765,165 +1765,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01553128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Mouvement Cinq Etoiles (M5S) de Beppe Grillo en perspective historique (1944-2016), ou la révolte de ceux et celles que les partis de gouvernement n’ont plus les moyens d’acheter.</w:t>
+                <w:t xml:space="preserve">A long-term view on current Italian populism: Beppe Grillo’s M5S (Five-Stars Movement) as the third wave of Italian populist upheaval.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Populisme(s) en Europe" </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tours Mar 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">2nd International Populism Conference in Prague: “Current Populism: Impact on the Political Landscape”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goethe-Institut Prague; Heinrich Böll Sfiftung Praha; Faculty of Social Sciences - Charles University, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344802v1</w:t>
+                <w:t xml:space="preserve">halshs-01344791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term view on current Italian populism: Beppe Grillo’s M5S (Five-Stars Movement) as the third wave of Italian populist upheaval.</w:t>
+                <w:t xml:space="preserve">Le Mouvement Cinq Etoiles (M5S) de Beppe Grillo en perspective historique (1944-2016), ou la révolte de ceux et celles que les partis de gouvernement n’ont plus les moyens d’acheter.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Populism Conference in Prague: “Current Populism: Impact on the Political Landscape”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Goethe-Institut Prague; Heinrich Böll Sfiftung Praha; Faculty of Social Sciences - Charles University, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">"Populisme(s) en Europe" </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours Mar 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344791v1</w:t>
+                <w:t xml:space="preserve">halshs-01344802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éléphant dans la pièce : le rôle des grandes banques françaises dans les causes de la crise de la zone euro et dans sa résolution.</w:t>
               </w:r>
@@ -2054,165 +2054,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cas S. B. ou la lente destruction du capitalisme italien par un capitaliste (1994-2011).</w:t>
+                <w:t xml:space="preserve">Comment justifier aujourd'hui le refus de l'immigration en France ? L'utilitarisme aléatoire et négatif comme hypothèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de science politique - ST 28 " Milieux politiques et milieux d'affaires : pour une sociologie comparée européenne. "</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique - ST 21 / Les politiques de l'immigration : entre démocratie et justice sociale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00700688v1</w:t>
+                <w:t xml:space="preserve">halshs-00700656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment justifier aujourd'hui le refus de l'immigration en France ? L'utilitarisme aléatoire et négatif comme hypothèse.</w:t>
+                <w:t xml:space="preserve">Le cas S. B. ou la lente destruction du capitalisme italien par un capitaliste (1994-2011).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association française de science politique - ST 21 / Les politiques de l'immigration : entre démocratie et justice sociale.</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association française de science politique - ST 28 " Milieux politiques et milieux d'affaires : pour une sociologie comparée européenne. "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00700656v1</w:t>
+                <w:t xml:space="preserve">halshs-00700688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnaliser pour légitimer ? L'élection européenne de juin 2009.</w:t>
               </w:r>
@@ -3058,173 +3058,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00381345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'euroscepticisme partisan lors des élections européennes de juin 2004. Un premier essai d'estimation et d'explication</w:t>
+                <w:t xml:space="preserve">Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Delwit, Philippe Poirier. </w:t>
+              <w:t xml:space="preserve">Yves Deloye. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement puissant, électeurs absents ? Les élections européennes de juin 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.219-249, 2005</w:t>
+              <w:t xml:space="preserve">Dictionnaire des élections européennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.409-416, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00381456v1</w:t>
+                <w:t xml:space="preserve">halshs-00381418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Italie</w:t>
+                <w:t xml:space="preserve">L'euroscepticisme partisan lors des élections européennes de juin 2004. Un premier essai d'estimation et d'explication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Deloye. </w:t>
+              <w:t xml:space="preserve">Pascal Delwit, Philippe Poirier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des élections européennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.409-416, 2005</w:t>
+              <w:t xml:space="preserve">Parlement puissant, électeurs absents ? Les élections européennes de juin 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Université de Bruxelles, pp.219-249, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00381418v1</w:t>
+                <w:t xml:space="preserve">halshs-00381456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentation</w:t>
               </w:r>
@@ -3985,51 +3985,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.183.0089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.173.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0619" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.026.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.018.0199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan Fontan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700688v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Waterlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lardic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rousselet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouillaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052680v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052620v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.183.0089" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682404v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guinaudeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Persico" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.173.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052645v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890680v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reungoat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.043.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023343v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Schemeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Colson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Philippe David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Fauve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.643.0479" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381297v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.154.0619" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381314v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.024.0151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00368534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Belot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.026.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381335v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381320v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.020.0147" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151297v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Greffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dompnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.7937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.018.0199" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fontan Fontan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697055v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700710v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700731v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349468v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ihl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Ch&#234;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vial" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Waterlot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lardic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saurugger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02102369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052628v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052657v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.lhere.2017.02.0023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381345v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00381463v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571635v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063179v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00700749v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03457756v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Rousselet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>