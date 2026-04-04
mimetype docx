--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -734,278 +734,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived discomfort and neuromuscular fatigue during long-duration real driving with different car seats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in Electroencephalography Activity of Sensory Areas Linked to Car Sickness in Real Driving Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Allègre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eleonore H. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278131⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in human neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.809714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029254v1</w:t>
+                <w:t xml:space="preserve">hal-03989725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Electroencephalography Activity of Sensory Areas Linked to Car Sickness in Real Driving Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceived discomfort and neuromuscular fatigue during long-duration real driving with different car seats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore H. Henry</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in human neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (12), pp.e0278131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.809714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0278131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989725v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradual exposure to Coriolis force induces sensorimotor adaptation with no change in peripersonal space</w:t>
               </w:r>
@@ -1366,278 +1366,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car seat impact on driver’s sitting behavior and perceived discomfort during prolonged real driving on varied road types</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas X Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F R Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259934⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05945-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554715v1</w:t>
+                <w:t xml:space="preserve">hal-02977773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Car seat impact on driver’s sitting behavior and perceived discomfort during prolonged real driving on varied road types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05945-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977773v1</w:t>
+                <w:t xml:space="preserve">hal-03554715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Nesbit and McGinnis optimization model of the golf swing hub path</w:t>
               </w:r>
@@ -2558,64 +2558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87, pp.103118. </w:t>
@@ -2781,399 +2781,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and prediction of driver drowsiness using artificial neural network models</w:t>
+                <w:t xml:space="preserve">Sensori-motor adaptation to novel limb dynamics influences the representation of peripersonal space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t>
+                <w:t xml:space="preserve">Nicolas Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.11.038⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779500v1</w:t>
+                <w:t xml:space="preserve">hal-02129330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long automated driving phase affects take-over performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourrelly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jacobé de Naurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourrelly</w:t>
+                <w:t xml:space="preserve">A Zran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Jacobé de Naurois</w:t>
+                <w:t xml:space="preserve">F Rampillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Transport Systems, IET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensori-motor adaptation to novel limb dynamics influences the representation of peripersonal space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and prediction of driver drowsiness using artificial neural network models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Melania Stratulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leclere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129330v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misperception of egocentric distances in virtual environments: More a question of training than a technological issue?</w:t>
               </w:r>
@@ -3302,51 +3302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of Ultrasonic Switches Involves Large Discontinuity of the Mechanical Impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,51 +3523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting artificial neural networks to a specific driver enhances detection and prediction of drowsiness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,278 +3634,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Cues Provided by Sound Improve Postural Stabilization: Evidence of a Spatial Auditory Map?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Besson</w:t>
+                <w:t xml:space="preserve">Lennie N Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.76--89. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.357 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2016.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436173v1</w:t>
+                <w:t xml:space="preserve">hal-01546753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Cues Provided by Sound Improve Postural Stabilization: Evidence of a Spatial Auditory Map?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennie N Gandemer</w:t>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Denjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.357 - 357. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.76--89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546753v1</w:t>
+                <w:t xml:space="preserve">hal-01436173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t>
               </w:r>
@@ -4708,51 +4708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of yaw motion on the perception of active vs passive visual curvilinear displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Savona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Melania Stratulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,51 +5046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of horizontally rotating sound on standing balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5150,51 +5150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5543,51 +5543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5641,291 +5641,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Besson</w:t>
+                <w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Richiardi</w:t>
+                <w:t xml:space="preserve">Nicole Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436027v1</w:t>
+                <w:t xml:space="preserve">hal-01384815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. Sarlegna</w:t>
+                <w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Malfait</w:t>
+                <w:t xml:space="preserve">Jonas Richiardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384815v1</w:t>
+                <w:t xml:space="preserve">hal-01436027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between reference frames during subjective vertical estimates in a tilted immersive virtual environment</w:t>
               </w:r>
@@ -6560,272 +6560,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorimotor adaptation to inertial forces in a multi-force environment does not depend on the number of targets: indirect validation of the altered-proprioception hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fr Sarlegna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Blouin</w:t>
+                <w:t xml:space="preserve">O. Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 408 (3), pp.173-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436039v1</w:t>
+                <w:t xml:space="preserve">hal-00275476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor adaptation to inertial forces in a multi-force environment does not depend on the number of targets: indirect validation of the altered-proprioception hypothesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bourdin</w:t>
+                <w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fr Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gm Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bock</w:t>
+                <w:t xml:space="preserve">Jl Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 408 (3), pp.173-7. </w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (4), pp.404-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275476v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of head orientation and lateral body tilt on egocentric coding: cognitive and sensory-motor accuracy.</w:t>
               </w:r>
@@ -6932,64 +6932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of spatial localization depending on head posture in a perturbed gravitoinertial force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,51 +7078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head positioning control in a gravito-inertial field and in normal gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Grealy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cm Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sg Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7608,64 +7608,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gm Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7880,64 +7880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 318 (1), pp.34-38. </w:t>
@@ -8250,51 +8250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisited: the inertia tensor as a proprioceptive invariant in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cm Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 317 (2), pp.106-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8340,90 +8340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedback of the moving arm allows complete adaptation of pointing movements to centrifugal and Coriolis forces in human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 301 (1), pp.25-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8741,51 +8741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Corbeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 281 (1), pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8831,51 +8831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural constraints modify the organization of grasping movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8967,178 +8967,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural constraints modify the kinetic and kinematic organization of grasping movements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging and postural control: postural perturbations caused by changing the visual anchor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 18, pp.87-102</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (2), pp.235-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195153v1</w:t>
+                <w:t xml:space="preserve">hal-00193919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of ankle, knee, and hip joints to the perception threshold for support surface rotation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9183,225 +9187,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perception and Psychophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 61 (4), pp.615-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and postural control: postural perturbations caused by changing the visual anchor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural constraints modify the kinetic and kinematic organization of grasping movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simoneau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Normand Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fleury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michelle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47 (2), pp.235-40</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18, pp.87-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193919v1</w:t>
+                <w:t xml:space="preserve">hal-00195153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional demands and the organization of reaching movements in rock climbing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9452,51 +9452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High postural constraints affect the organization of reaching and grasping movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10591,51 +10591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal skin impedance promotes perception of ultrasonic switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10708,51 +10708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Friction Modulation While Pressing Induces a Tactile Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10825,51 +10825,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound and Posture: an Overview of Recent Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,51 +10946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Parsehian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11382,51 +11382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11995,90 +11995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sensory information in updating internal models of the effector during arm tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12363,51 +12363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="962A710B"/>
+    <w:nsid w:val="49B37251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12594,51 +12594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4149-1347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167014366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9395-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.20.10733-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2984211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rampillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vercher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03558624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2844186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Gandemer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919176" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546753v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie N Gandemer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00357" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-150558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1012578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4066-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.072" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFT2P03-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Grealy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Craig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Coleman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929041920478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02433-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCRXHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corbeil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(00)00801-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D192A7ABEC4E4B6962E174D5CD3C3F894DEA9BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436929v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nougier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fleury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(98)00036-0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QMKW0NS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195153v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Teasdale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193917v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teasdale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deb&#251;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01587277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989889" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311011v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parsehian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gandemer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4149-1347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167014366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9395-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.20.10733-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2984211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rampillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vercher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03558624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2844186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Gandemer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919176" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie N Gandemer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00357" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-150558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1012578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4066-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.072" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFT2P03-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Grealy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Craig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Coleman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929041920478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02433-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCRXHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corbeil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(00)00801-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D192A7ABEC4E4B6962E174D5CD3C3F894DEA9BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436929v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nougier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fleury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(98)00036-0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QMKW0NS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teasdale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193917v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deb&#251;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Teasdale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fleury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01587277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989889" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311011v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parsehian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gandemer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>