--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -1232,278 +1232,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car seat impact on driver’s sitting behavior and perceived discomfort during prolonged real driving on varied road types</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas X Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F R Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259934⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05945-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662066v1</w:t>
+                <w:t xml:space="preserve">hal-02977773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Car seat impact on driver’s sitting behavior and perceived discomfort during prolonged real driving on varied road types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 239 (1), pp.31-46. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05945-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977773v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car seat impact on driver’s sitting behavior and perceived discomfort during prolonged real driving on varied road types</w:t>
               </w:r>
@@ -1568,457 +1568,457 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0259934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03554715v1</w:t>
+                <w:t xml:space="preserve">hal-03662066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the Nesbit and McGinnis optimization model of the golf swing hub path</w:t>
+                <w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Juhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23736/S0022-4707.20.10733-3⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, pp.883 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02946879v1</w:t>
+                <w:t xml:space="preserve">hal-02506149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Pedal Force Effectiveness Using Real-Time Sonification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.62912-62923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2984211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506149v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Pedal Force Effectiveness Using Real-Time Sonification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bourdin</w:t>
+                <w:t xml:space="preserve">Revisiting the Nesbit and McGinnis optimization model of the golf swing hub path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Juhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.62912-62923. </w:t>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2984211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23736/S0022-4707.20.10733-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545769v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t>
               </w:r>
@@ -2177,51 +2177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Juhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 104 (2), pp.338 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3666,51 +3666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennie N Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3917,51 +3917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4038,51 +4038,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4613,51 +4613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t>
@@ -5059,51 +5059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5395,273 +5395,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial localization investigated by continuous pointing during visual and gravitoinertial changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
+                <w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel R Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-011-2884-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.23811 - 23811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436922v1</w:t>
+                <w:t xml:space="preserve">hal-01436921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Besson</w:t>
+                <w:t xml:space="preserve">Spatial localization investigated by continuous pointing during visual and gravitoinertial changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (3-4), pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-011-2884-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436921v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t>
               </w:r>
@@ -6302,573 +6302,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of external feedback about body tilt: Influence on the Subjective Proprioceptive Horizon.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+                <w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nougier</w:t>
+                <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Raphel</w:t>
+                <w:t xml:space="preserve">G. M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 408 (1), pp.16-20. </w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193762v1</w:t>
+                <w:t xml:space="preserve">hal-00275474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bourdin</w:t>
+                <w:t xml:space="preserve">Effects of external feedback about body tilt: Influence on the Subjective Proprioceptive Horizon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bringoux</w:t>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+                <w:t xml:space="preserve">Christian Raphel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 408 (1), pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275474v1</w:t>
+                <w:t xml:space="preserve">hal-00193762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor adaptation to inertial forces in a multi-force environment does not depend on the number of targets: indirect validation of the altered-proprioception hypothesis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bock</w:t>
+                <w:t xml:space="preserve">Fr Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gm Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.072⟩</w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (4), pp.404-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275476v1</w:t>
+                <w:t xml:space="preserve">hal-01436039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Bourdin</w:t>
+                <w:t xml:space="preserve">Sensorimotor adaptation to inertial forces in a multi-force environment does not depend on the number of targets: indirect validation of the altered-proprioception hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl Vercher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Blouin</w:t>
+                <w:t xml:space="preserve">O. Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 69 (4), pp.404-415. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 408 (3), pp.173-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436039v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of head orientation and lateral body tilt on egocentric coding: cognitive and sensory-motor accuracy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6932,64 +6932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of spatial localization depending on head posture in a perturbed gravitoinertial force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7078,51 +7078,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head positioning control in a gravito-inertial field and in normal gravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Grealy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cm Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sg Coleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7576,432 +7576,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral visual information influences head posture during gravitoinertial changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gm Gauthier</w:t>
+                <w:t xml:space="preserve">On-line versus off-line vestibular-evoked control of goal-directed arm movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (12), pp.1563-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200208270-00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436309v1</w:t>
+                <w:t xml:space="preserve">hal-00947245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line versus off-line vestibular-evoked control of goal-directed arm movements.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bresciani</w:t>
+                <w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 318 (1), pp.34-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3940(01)02462-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200208270-00015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00947245v1</w:t>
+                <w:t xml:space="preserve">hal-01436307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jp Bresciani</w:t>
+                <w:t xml:space="preserve">Peripheral visual information influences head posture during gravitoinertial changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gm Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (4-5), pp.455-477</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01436307v1</w:t>
+                <w:t xml:space="preserve">hal-01436309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets.</w:t>
               </w:r>
@@ -8026,51 +8026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8164,51 +8164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.263-280</w:t>
@@ -8250,51 +8250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisited: the inertia tensor as a proprioceptive invariant in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cm Craig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 317 (2), pp.106-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8340,90 +8340,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedback of the moving arm allows complete adaptation of pointing movements to centrifugal and Coriolis forces in human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 301 (1), pp.25-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8469,90 +8469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy level of pointing movements performed during slow passive whole-body rotations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8607,51 +8607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a head-mounted visual frame on the subjective vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8741,51 +8741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Corbeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 281 (1), pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8825,583 +8825,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural constraints modify the organization of grasping movements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging and postural control: postural perturbations caused by changing the visual anchor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Nougier</w:t>
+                <w:t xml:space="preserve">M. Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bard</w:t>
+                <w:t xml:space="preserve">N. Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fleury</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (2), pp.235-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436929v1</w:t>
+                <w:t xml:space="preserve">hal-00193919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and postural control: postural perturbations caused by changing the visual anchor.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Contribution of ankle, knee, and hip joints to the perception threshold for support surface rotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Fleury</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Debû</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47 (2), pp.235-40</w:t>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 61 (4), pp.615-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193919v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ankle, knee, and hip joints to the perception threshold for support surface rotation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural constraints modify the kinetic and kinematic organization of grasping movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Teasdale</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normand Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 61 (4), pp.615-24</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18, pp.87-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193917v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural constraints modify the kinetic and kinematic organization of grasping movements.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle Fleury</w:t>
+                <w:t xml:space="preserve">Postural constraints modify the organization of grasping movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Movement Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 18, pp.87-102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 18 (1), pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9457(98)00036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195153v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional demands and the organization of reaching movements in rock climbing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9439,64 +9439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High postural constraints affect the organization of reaching and grasping movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9704,51 +9704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eluding the Influence of Postural Constraints on Cellists' Bowing Movements and Timbral Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9838,51 +9838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Voinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10002,51 +10002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -10232,77 +10232,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedaling technique enhancement: a comparison between auditive and visual feedbacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10353,51 +10353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Movement Sonification for Sports Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10851,51 +10851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music and Multidisciplinary Reasearch (CMMR) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10946,64 +10946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Parsehian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Spatial Audio (ICSA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11201,51 +11201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t>
@@ -11542,64 +11542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11900,77 +11900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raphel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes journées internationales de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.429-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11995,90 +11995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sensory information in updating internal models of the effector during arm tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12363,51 +12363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49B37251"/>
+    <w:nsid w:val="AD1E1BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12594,51 +12594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4149-1347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167014366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9395-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554715v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946879v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.20.10733-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2984211" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rampillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vercher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03558624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2844186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Gandemer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919176" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie N Gandemer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00357" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-150558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1012578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4066-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.072" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFT2P03-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Grealy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Craig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Coleman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929041920478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02433-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCRXHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corbeil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(00)00801-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D192A7ABEC4E4B6962E174D5CD3C3F894DEA9BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436929v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nougier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fleury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(98)00036-0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QMKW0NS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193919v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teasdale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193917v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deb&#251;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195153v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Teasdale" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fleury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01587277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989889" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311011v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parsehian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gandemer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4149-1347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167014366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9395-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259934" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2984211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.20.10733-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rampillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vercher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03558624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2844186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Gandemer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919176" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie N Gandemer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00357" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-150558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1012578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4066-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.072" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFT2P03-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Grealy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Craig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Coleman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929041920478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02433-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCRXHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corbeil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(00)00801-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D192A7ABEC4E4B6962E174D5CD3C3F894DEA9BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193919v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teasdale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193917v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deb&#251;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Teasdale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436929v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nougier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fleury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(98)00036-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QMKW0NS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01587277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989889" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311011v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parsehian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gandemer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>