--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -600,2074 +600,2074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of car seat firmness on seat pressure profiles and perceived discomfort during prolonged simulated driving</w:t>
+                <w:t xml:space="preserve">Joint Specificity and Lateralization of Upper-Limb Proprioceptive Perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascaline Lantoine</w:t>
+                <w:t xml:space="preserve">Najib M Abi Chebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lecocq</w:t>
+                <w:t xml:space="preserve">Nadège A Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Bougard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice R Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2021.103666⟩</w:t>
+              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129 (3), pp.431-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00315125221089069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991632v1</w:t>
+                <w:t xml:space="preserve">hal-03712331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Electroencephalography Activity of Sensory Areas Linked to Car Sickness in Real Driving Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of car seat firmness on seat pressure profiles and perceived discomfort during prolonged simulated driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonore H. Henry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clement Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in human neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.809714⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2021.103666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989725v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceived discomfort and neuromuscular fatigue during long-duration real driving with different car seats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bauvineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (12), pp.e0278131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0278131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradual exposure to Coriolis force induces sensorimotor adaptation with no change in peripersonal space</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changes in Electroencephalography Activity of Sensory Areas Linked to Car Sickness in Real Driving Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Coello</w:t>
+                <w:t xml:space="preserve">Eleonore H. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.922. </w:t>
+              <w:t xml:space="preserve">Frontiers in human neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-04961-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2021.809714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546604v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Specificity and Lateralization of Upper-Limb Proprioceptive Perception</w:t>
+                <w:t xml:space="preserve">Gradual exposure to Coriolis force induces sensorimotor adaptation with no change in peripersonal space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najib M Abi Chebel</w:t>
+                <w:t xml:space="preserve">Nicolas X Leclere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège A Roussillon</w:t>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perceptual and Motor Skills</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129 (3), pp.431-453. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00315125221089069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-04961-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712331v1</w:t>
+                <w:t xml:space="preserve">hal-03546604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Car seat impact on driver’s sitting behavior and perceived discomfort during prolonged real driving on varied road types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05945-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977773v1</w:t>
+                <w:t xml:space="preserve">hal-03662066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Car seat impact on driver’s sitting behavior and perceived discomfort during prolonged real driving on varied road types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Lantoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (11), pp.e0259934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0259934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Car seat impact on driver’s sitting behavior and perceived discomfort during prolonged real driving on varied road types</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opposing force fields induce direction-specific sensorimotor adaptation but a non-specific perceptual shift consistent with a contraction of peripersonal space representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas X Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F R Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0259934⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 239 (1), pp.31-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05945-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662066v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t>
+                <w:t xml:space="preserve">Depth Perception in Virtual Reality Systems: Effect of Screen Distance, Environment Richness and Display Factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+                <w:t xml:space="preserve">Cyril Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Juhas</w:t>
+                <w:t xml:space="preserve">Stéphane Masfrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.29099-29110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506149v1</w:t>
+                <w:t xml:space="preserve">hal-02502226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Pedal Force Effectiveness Using Real-Time Sonification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuromuscular fatigue profiles depends on seat feature during long duration driving on a static simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Lantoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bauvineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2984211⟩</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.103118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545769v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Nesbit and McGinnis optimization model of the golf swing hub path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Juhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 60 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23736/S0022-4707.20.10733-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Chris Miall</w:t>
+                <w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Juhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, pp.883 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917532v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonification of Golf Putting Gesture Reduces Swing Movement Variability in Novices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Pedal Force Effectiveness Using Real-Time Sonification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.62912-62923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2020.1726859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2984211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495502v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online sonification improves cycling performance through kinematic and muscular reorganisations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hardouin</w:t>
+                <w:t xml:space="preserve">Alix Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rao</w:t>
+                <w:t xml:space="preserve">Hannah Lefumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bertin</w:t>
+                <w:t xml:space="preserve">R. Chris Miall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (4), pp.866-880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76498-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033602v1</w:t>
+                <w:t xml:space="preserve">hal-01917532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Perception in Virtual Reality Systems: Effect of Screen Distance, Environment Richness and Display Factors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonification of Golf Putting Gesture Reduces Swing Movement Variability in Novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Juhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2972122⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2020.1726859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502226v1</w:t>
+                <w:t xml:space="preserve">hal-02495502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular fatigue profiles depends on seat feature during long duration driving on a static simulator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online sonification improves cycling performance through kinematic and muscular reorganisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87, pp.103118. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apergo.2020.103118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76498-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180355v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Limitations of Being a Copycat: Learning Golf Putting Through Auditory and Visual Guidance</w:t>
               </w:r>
@@ -2781,1308 +2781,1308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensori-motor adaptation to novel limb dynamics influences the representation of peripersonal space</w:t>
+                <w:t xml:space="preserve">Detection and prediction of driver drowsiness using artificial neural network models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leclere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Coello</w:t>
+                <w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Melania Stratulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.05.005⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.11.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129330v1</w:t>
+                <w:t xml:space="preserve">hal-01779500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long automated driving phase affects take-over performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Jacobé de Naurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Rampillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J L Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Transport Systems, IET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and prediction of driver drowsiness using artificial neural network models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t>
+                <w:t xml:space="preserve">Sensori-motor adaptation to novel limb dynamics influences the representation of peripersonal space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leclere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126, pp.95-104. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2017.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2019.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779500v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misperception of egocentric distances in virtual environments: More a question of training than a technological issue?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rousset</w:t>
+                <w:t xml:space="preserve">Adapting artificial neural networks to a specific driver enhances detection and prediction of drowsiness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bougard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Displays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aap.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730160v1</w:t>
+                <w:t xml:space="preserve">hal-01878111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Ultrasonic Switches Involves Large Discontinuity of the Mechanical Impedance</w:t>
+                <w:t xml:space="preserve">Misperception of egocentric distances in virtual environments: More a question of training than a technological issue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thomas Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TOH.2018.2844186⟩</w:t>
+              <w:t xml:space="preserve">Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.displa.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03558624v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Surrounding Sound Source Trajectories in the Horizontal Plane: A Comparison of VBAP and Basic-Decoded HOA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
+                <w:t xml:space="preserve">Perception of Ultrasonic Switches Involves Large Discontinuity of the Mechanical Impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.919176⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (4), pp.579-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TOH.2018.2844186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730162v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting artificial neural networks to a specific driver enhances detection and prediction of drowsiness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Jacobé de Naurois</w:t>
+                <w:t xml:space="preserve">Perception of Surrounding Sound Source Trajectories in the Horizontal Plane: A Comparison of VBAP and Basic-Decoded HOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accident Analysis &amp; Prevention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 121, pp.118-128. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.338 - 350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aap.2018.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878111v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Cues Provided by Sound Improve Postural Stabilization: Evidence of a Spatial Auditory Map?</w:t>
+                <w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennie N Gandemer</w:t>
+                <w:t xml:space="preserve">Thomas Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00357⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01546753v1</w:t>
+                <w:t xml:space="preserve">hal-01612088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44, pp.76--89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trf.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Macaluso</w:t>
+                <w:t xml:space="preserve">Spatial Cues Provided by Sound Improve Postural Stabilization: Evidence of a Spatial Auditory Map?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennie N Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.821. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.357 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612088v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4172,51 +4172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of force-field adaptation in proprioceptively-deafferented subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Z. Lefumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4332,64 +4332,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t>
@@ -4421,503 +4421,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t>
+                <w:t xml:space="preserve">The influence of yaw motion on the perception of active vs passive visual curvilinear displacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gaetan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+                <w:t xml:space="preserve">Florian Savona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Melania Stratulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (3-4), pp.125-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/VES-150558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414096v1</w:t>
+                <w:t xml:space="preserve">hal-01436918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Role of Proprioception in Making Free Throws in Basketball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Sevrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (3), pp.274-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2015.1012578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414090v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of yaw motion on the perception of active vs passive visual curvilinear displacement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Roussarie</w:t>
+                <w:t xml:space="preserve">Sophie Gaetan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erick Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Marqueste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (3-4), pp.125-141. </w:t>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/VES-150558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436918v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Role of Proprioception in Making Free Throws in Basketball</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Z. Lefumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chris Miall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Sevrez</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 86 (3), pp.274-280. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02701367.2015.1012578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01429962v1</w:t>
+                <w:t xml:space="preserve">hal-01414090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Influence of Visual Scene and Body Tilt on Arm Pointing Movements: Gravity Matters!</w:t>
               </w:r>
@@ -5033,77 +5033,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of horizontally rotating sound on standing balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5150,90 +5150,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5297,64 +5297,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does tilt/translation ratio affect perception of deceleration in driving simulators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca M. Stratulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roussarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5401,51 +5401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5641,291 +5641,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. Sarlegna</w:t>
+                <w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Malfait</w:t>
+                <w:t xml:space="preserve">Jonas Richiardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t>
+              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384815v1</w:t>
+                <w:t xml:space="preserve">hal-01436027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Besson</w:t>
+                <w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Richiardi</w:t>
+                <w:t xml:space="preserve">Nicole Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436027v1</w:t>
+                <w:t xml:space="preserve">hal-01384815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between reference frames during subjective vertical estimates in a tilted immersive virtual environment</w:t>
               </w:r>
@@ -6097,51 +6097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Gaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (1), pp.3 - 14. </w:t>
@@ -6218,51 +6218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (7), pp.989-1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6302,599 +6302,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00275475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bourdin</w:t>
+                <w:t xml:space="preserve">Effects of external feedback about body tilt: Influence on the Subjective Proprioceptive Horizon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bringoux</w:t>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. M. Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+                <w:t xml:space="preserve">Christian Raphel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 408 (1), pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275474v1</w:t>
+                <w:t xml:space="preserve">hal-00193762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of external feedback about body tilt: Influence on the Subjective Proprioceptive Horizon.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+                <w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nougier</w:t>
+                <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Raphel</w:t>
+                <w:t xml:space="preserve">G. M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 408 (1), pp.16-20. </w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193762v1</w:t>
+                <w:t xml:space="preserve">hal-00275474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensorimotor adaptation to inertial forces in a multi-force environment does not depend on the number of targets: indirect validation of the altered-proprioception hypothesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fr Sarlegna</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean Blouin</w:t>
+                <w:t xml:space="preserve">O. Bock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 408 (3), pp.173-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436039v1</w:t>
+                <w:t xml:space="preserve">hal-00275476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor adaptation to inertial forces in a multi-force environment does not depend on the number of targets: indirect validation of the altered-proprioception hypothesis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bourdin</w:t>
+                <w:t xml:space="preserve">Internally driven control of reaching movements: A study on a proprioceptively deafferented subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fr Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gm Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bock</w:t>
+                <w:t xml:space="preserve">Jl Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 408 (3), pp.173-7. </w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 69 (4), pp.404-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275476v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of head orientation and lateral body tilt on egocentric coding: cognitive and sensory-motor accuracy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (3), pp.93-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6932,64 +6932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of spatial localization depending on head posture in a perturbed gravitoinertial force field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7059,480 +7059,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head positioning control in a gravito-inertial field and in normal gravity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Online control of the direction of rapid reaching movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 157 (4), pp.468-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-004-1860-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436302v1</w:t>
+                <w:t xml:space="preserve">hal-00947243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online control of the direction of rapid reaching movements.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Judging time intervals using a model of perceptuo-motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Grealy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cm Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sg Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-004-1860-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (7), pp.1185-1195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/0898929041920478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00947243v1</w:t>
+                <w:t xml:space="preserve">hal-01436925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judging time intervals using a model of perceptuo-motor control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Head positioning control in a gravito-inertial field and in normal gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sg Coleman</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vestibular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (4), pp.321-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/0898929041920478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436925v1</w:t>
+                <w:t xml:space="preserve">hal-01436302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Target and hand position information in the online control of goal-directed arm movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 151 (4), pp.524-35. </w:t>
@@ -7576,854 +7576,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line versus off-line vestibular-evoked control of goal-directed arm movements.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisited: the inertia tensor as a proprioceptive invariant in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cm Craig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroReport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13 (12), pp.1563-6. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 317 (2), pp.106-110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/00001756-200208270-00015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3940(01)02433-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947245v1</w:t>
+                <w:t xml:space="preserve">hal-01436926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jp Bresciani</w:t>
+                <w:t xml:space="preserve">Peripheral visual information influences head posture during gravitoinertial changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gm Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 21 (4-5), pp.455-477</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436307v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral visual information influences head posture during gravitoinertial changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gm Gauthier</w:t>
+                <w:t xml:space="preserve">On-line versus off-line vestibular-evoked control of goal-directed arm movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroReport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (12), pp.1563-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00001756-200208270-00015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436309v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. P. Bresciani</w:t>
+                <w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Sarlegna</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 318 (1), pp.34-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 318 (1), pp.34-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0304-3940(01)02462-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947246v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular signals contribute to the online control of goal-directed arm movements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bresciani</w:t>
+                <w:t xml:space="preserve">Galvanic vestibular stimulation in humans produces online arm movement deviations when reaching towards memorized visual targets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Bresciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarlegna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.263-280</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 318 (1), pp.34-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947249v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisited: the inertia tensor as a proprioceptive invariant in humans</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vestibular signals contribute to the online control of goal-directed arm movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bresciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de Psychologie Cognitive - Current Psychology of Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.263-280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01436926v1</w:t>
+                <w:t xml:space="preserve">hal-00947249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual feedback of the moving arm allows complete adaptation of pointing movements to centrifugal and Coriolis forces in human subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 301 (1), pp.25-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8469,90 +8469,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy level of pointing movements performed during slow passive whole-body rotations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8607,51 +8607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a head-mounted visual frame on the subjective vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8741,51 +8741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Corbeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 281 (1), pp.53-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8825,583 +8825,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging and postural control: postural perturbations caused by changing the visual anchor.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural constraints modify the organization of grasping movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simoneau</w:t>
+                <w:t xml:space="preserve">V Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Teasdale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Bourdin</w:t>
+                <w:t xml:space="preserve">C Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (1), pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-9457(98)00036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193919v1</w:t>
+                <w:t xml:space="preserve">hal-01436929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of ankle, knee, and hip joints to the perception threshold for support surface rotation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Postural constraints modify the kinetic and kinematic organization of grasping movements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Normand Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 61 (4), pp.615-24</w:t>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18, pp.87-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193917v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural constraints modify the kinetic and kinematic organization of grasping movements.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Contribution of ankle, knee, and hip joints to the perception threshold for support surface rotation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Debû</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 18, pp.87-102</w:t>
+              <w:t xml:space="preserve">Perception and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 61 (4), pp.615-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195153v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural constraints modify the organization of grasping movements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Teasdale</w:t>
+                <w:t xml:space="preserve">Aging and postural control: postural perturbations caused by changing the visual anchor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Nougier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Teasdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Movement Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47 (2), pp.235-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01436929v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attentional demands and the organization of reaching movements in rock climbing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9439,64 +9439,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High postural constraints affect the organization of reaching and grasping movements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Teasdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9566,64 +9566,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations for Developing Sound in Golf Putting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Juhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9704,51 +9704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eluding the Influence of Postural Constraints on Cellists' Bowing Movements and Timbral Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9838,51 +9838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Rozé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Voinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10002,51 +10002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -10226,325 +10226,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedaling technique enhancement: a comparison between auditive and visual feedbacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Developing Movement Sonification for Sports Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research CNMR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Interactive Sonification Workshop (ISON 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Nov 2019, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264340v1</w:t>
+                <w:t xml:space="preserve">hal-02495510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing Movement Sonification for Sports Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Pedaling technique enhancement: a comparison between auditive and visual feedbacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Sonification Workshop (ISON 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KTH Royal Institute of Technology, Nov 2019, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Computer Music Multidisciplinary Research CNMR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495510v1</w:t>
+                <w:t xml:space="preserve">hal-02264340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Screen Orientation on Depth Perception and a Comparison Between Virtual Reality Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Honnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Masfrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st European Conference onVisual Perception (ECVP)2018 Trieste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Trieste, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10578,90 +10578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal skin impedance promotes perception of ultrasonic switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Haptics Conference (WHC), 2017 IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10695,90 +10695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic Friction Modulation While Pressing Induces a Tactile Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wiertlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAPTICS: PERCEPTION, DEVICES, CONTROL, AND APPLICATIONS, EUROHAPTICS 2016, PT I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.171-179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10812,90 +10812,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound and Posture: an Overview of Recent Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music and Multidisciplinary Reasearch (CMMR) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10946,64 +10946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Parsehian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Spatial Audio (ICSA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11028,103 +11028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Virtual Reality Affect Visual Perception Of Egocentric Distance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10662 LOS VAQUEROS CIRCLE, PO BOX 3014, LOS ALAMITOS, CA 90720-1264 USA, Unknown Region. pp.277-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11143,329 +11143,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+                <w:t xml:space="preserve">Designing the Non-linearity of Human Motion Perception for Dynamic Driving Simulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca M. Stratulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t>
+              <w:t xml:space="preserve">ADVANCES IN HUMAN ASPECTS OF ROAD AND RAIL TRANSPORTATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742 USA, Unknown Region. pp.622-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874973v1</w:t>
+                <w:t xml:space="preserve">hal-01436020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the Non-linearity of Human Motion Perception for Dynamic Driving Simulators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+                <w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCES IN HUMAN ASPECTS OF ROAD AND RAIL TRANSPORTATION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6000 BROKEN SOUND PARKWAY NW, STE 300, BOCA RATON, FL 33487-2742 USA, Unknown Region. pp.622-632</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436020v1</w:t>
+                <w:t xml:space="preserve">hal-00874973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11542,77 +11542,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.282-287</w:t>
@@ -11635,260 +11635,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Realism in Motion-Based Driving Simulators by Adapting Tilt-Translation Technique to Human Perception</w:t>
+                <w:t xml:space="preserve">Ergonomic and Gesture Performance of Robotized Instruments for Laparoscopic Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Stratulat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+                <w:t xml:space="preserve">Benoît Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Zahraee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.47-50</w:t>
+              <w:t xml:space="preserve">2011 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, United States. pp.1333-1338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436024v1</w:t>
+                <w:t xml:space="preserve">hal-01436023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ergonomic and Gesture Performance of Robotized Instruments for Laparoscopic Surgery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving the Realism in Motion-Based Driving Simulators by Adapting Tilt-Translation Technique to Human Perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Morel</w:t>
+                <w:t xml:space="preserve">Anca Stratulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE/RSJ INTERNATIONAL CONFERENCE ON INTELLIGENT ROBOTS AND SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, United States. pp.1333-1338</w:t>
+              <w:t xml:space="preserve">2011 IEEE VIRTUAL REALITY CONFERENCE (VR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.47-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436023v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences modulées de l'inclinaison sagittale du corps sur l'Horizon Proprioceptif Subjectif</w:t>
               </w:r>
@@ -11900,77 +11900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Raphel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIèmes journées internationales de l'ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France. pp.429-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11995,90 +11995,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sensory information in updating internal models of the effector during arm tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Sares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12363,51 +12363,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD1E1BFF"/>
+    <w:nsid w:val="7B6A9B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12594,51 +12594,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4149-1347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167014366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9395-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103666" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029254v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278131" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259934" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662066v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545769v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2984211" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946879v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.20.10733-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122990v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrelly" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rampillon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vercher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03558624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2844186" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730162v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Gandemer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919176" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546753v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie N Gandemer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00357" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savona" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-150558" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429962v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1012578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4066-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.072" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFT2P03-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Grealy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Craig" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Coleman" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929041920478" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436926v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02433-8" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCRXHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corbeil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(00)00801-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D192A7ABEC4E4B6962E174D5CD3C3F894DEA9BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193919v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoneau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teasdale" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193917v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deb&#251;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Teasdale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436929v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nougier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fleury" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(98)00036-0" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QMKW0NS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264340v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01587277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989889" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311011v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parsehian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gandemer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4149-1347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167014366" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-9395-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04411835v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Portron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Perrotte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bougard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24112" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abi Chebel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2023.137335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2023.06.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib M Abi Chebel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge A Roussillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00315125221089069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991632v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Lantoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lecocq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2021.103666" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029254v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc All&#232;gre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bauvineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0278131" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03546604v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas X Leclere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-04961-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259934" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554715v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977773v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Sarlegna" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05945-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02502226v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vienne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Masfrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2972122" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180355v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2020.103118" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946879v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.20.10733-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Drouot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2984211" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033602v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hardouin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bertin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76498-0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Melania Stratulat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Diaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2017.11.038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02122990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrelly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacob&#233; de Naurois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Rampillon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vercher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2019.05.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01878111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aap.2018.08.017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730160v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2018.02.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03558624v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wiertlewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2018.2844186" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730162v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Gandemer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546753v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie N Gandemer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00357" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436918v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Savona" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roussarie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-150558" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01429962v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2015.1012578" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311005v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4066-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436025v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca M. Stratulat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-2011-0399" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619427v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leclercq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gaudez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M. Gauthier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2486/indhealth.46.3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275475v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel M Gauthier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2006.08.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NMBMB3N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275476v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bock" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.072" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DFT2P03-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr Sarlegna" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gm Gauthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bourdin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Vercher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.02.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9K85CH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Prieur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sar&#232;s" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436154v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Prieur" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sares" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-2087-7" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CMT0TNVL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947243v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-004-1860-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C85FSG0Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436925v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Grealy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Craig" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sg Coleman" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/0898929041920478" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436302v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947244v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-003-1504-7" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-45R178R8-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436926v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02433-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPCRXHCZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436309v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947245v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200208270-00015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436307v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Bresciani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Popov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)02462-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4G3T1X7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947246v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Bresciani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Popov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarlegna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947249v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436927v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gauthier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(01)01584-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2FCZ1DJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436310v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mars" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Teasdale" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simoneau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Corbeil" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3940(00)00801-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0D192A7ABEC4E4B6962E174D5CD3C3F894DEA9BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436929v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Nougier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fleury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(98)00036-0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QMKW0NS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195153v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Teasdale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Fleury" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193917v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Teasdale" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deb&#251;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simoneau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fleury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193922v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779454v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roze" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Roz&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Voinier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46282-02" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245285v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264340v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Honnet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0301006618824879" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01587277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHC.2017.7989889" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436917v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42321-0_16" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311011v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306631v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Parsehian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gandemer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436018v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436020v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436023v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Zahraee" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Szewczyk" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Morel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Stratulat" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436304v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245286v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>