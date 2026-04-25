--- v0 (2026-03-05)
+++ v1 (2026-04-25)
@@ -66,3223 +66,3223 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sequencing, de novo assembly of Ludwigia plastomes, and comparative analysis within the Onagraceae family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Barloy-Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, e43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068858v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Strategy for Studying Epigenetic Diversity in Natural Populations: Proof of Concept in Poplar and Oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (18), pp.5568-5584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae266⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dataset describing the effects of housing environment, dominance status and parity on the PBMC transcriptome of sows during gestation and lactation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Mescouto Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Clouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal - Open Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.100078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative genomics of Mycoplasma feriruminatoris, a fast-growing pathogen of wild Caprinae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Gaurivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Falquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fruit fly phylogeny imprints bacterial gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.1621-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evidence of local adaptation despite strong drift in a Neotropical patchily distributed bromeliad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Simões Santos Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Juliano Neves Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Araujo Graciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Pillaca Huacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-021-00442-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling ecological network analysis with high-throughput sequencing-based surveys: Lessons from the next-generation biomonitoring project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didac Barroso-Bergadà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research, 65, pp.367-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.9085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of target sequence capture and estimation of genomic relatedness in a mixed oak stand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of genomic prediction within and across generations in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Heerwaarden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fikret Isik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-016-2879-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-density SNP assay development for genetic analysis in maritime pine (Pinus pinaster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.574-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640393v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linkage and association mapping for two major traits used in the maritime pine breeding program: height growth and stem straightness.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cam Bink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Heerwaarden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (11), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0165323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paternity recovery in two maritime pine polycross mating designs and consequences for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-015-0932-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleotide polymorphisms in a pine ortholog of the Arabidopsis degrading enzyme cellulase KORRIGAN are associated with early growth performance in Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Collada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Angeles Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (9), pp.1000-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpv050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoding the oak genome: public release of sequence data, assembly, annotation and publication strategies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Aury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Alaeitabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.254-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-nucleotide polymorphism discovery and validation in high-density SNP array for genetic analysis in European white oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Villate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiange Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (6), pp.1446-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imprints of natural selection along environmental gradients in phenology-related genes of Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Derory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Frigerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklaus E. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195 (2), pp.495-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.113.153783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-density linkage mapping in a pine tree reveals a genomic region associated with inbreeding depression and provides clues to the extent and distribution of meiotic recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine C. Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1741-7007-11-50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outlier loci highlight the direction of introgression in oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia L. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiange Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (2), pp.450-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative mapping in the Fagaceae and beyond with EST-SSRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodenes-Brezard Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver O. Gailing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. G. G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca F. Bagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (153), 40 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-12-153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and implementation of a highly-multiplexed SNP array for genetic mapping in maritime pine and comparative mapping with loblolly pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Jaramillo-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic dissection of sex determinism, inflorescence morphology and downy mildew resistance in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Donnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Butterlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118 (7), pp.1261-1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-0979-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo de présentation - Plateforme Génome Transcriptome de Bordeaux (PGTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Alves Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Compagnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426257v1</w:t>
-              </w:r>
-[...3042 lines deleted...]
-                <w:t xml:space="preserve">hal-02665790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3300,64 +3300,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3425,103 +3425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic of Mycoplasma feriruminatoris, a mycoides-related pathogen of wild caprinae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gaurivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Falquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Congress of the International Organization for Mycoplasmology (IOM) (Virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tel Aviv, Israel</w:t>
@@ -3550,103 +3550,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow for any non-model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque du GDR Génomique environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Rochelle, France. 2019</w:t>
@@ -3701,51 +3701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Trimouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Mouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courreges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3800,103 +3800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of genomic prediction in a multi-generation population of maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikret Isik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost van Heerwaarden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t>
@@ -3925,103 +3925,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic prediction in a multi-generation breeding population: maritime pine as a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joost van Heerwaarden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fikret Isik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2011: From Genomes to Integration and Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Florence, Italy. 2015, </w:t>
@@ -4059,90 +4059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping By Sequencing development for Salmo salar: A simulation-based predictive approach using the R package SimRAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4197,51 +4197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring phenotypic and molecular plasticity to osmotic stress in a Mediterranean pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4354,77 +4354,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanchandin Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4591,103 +4591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotypage de microsatellites par séquençage : aspects méthodologiques et analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Avignon, France</w:t>
@@ -4710,355 +4710,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive evaluation of SNP markers for the conservation and genetic monitoring of the critically andangered European sturgeon</w:t>
+                <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Roques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rochard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607395v1</w:t>
+                <w:t xml:space="preserve">hal-01603236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive evaluation of SNP markers for the conservation and genetic monitoring of the critically andangered European sturgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Urien</w:t>
+                <w:t xml:space="preserve">Eric Rochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Chat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">ISS8 8th International Symposium on Sturgeons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603236v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of molecular markers to enhance genetic gains in the maritime pine breeding program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
@@ -5087,77 +5087,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternity recovery in a maritime pine polycross trial and consequences for breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5189,342 +5189,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics simplify current breeding without the cost of a genome-wide approach?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Integration of molecular tools into the maritime pine breeding program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen Dissemination Workshop "from our labs to yours forest"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743400v1</w:t>
+                <w:t xml:space="preserve">hal-02738881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of molecular tools into the maritime pine breeding program in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Can genomics simplify current breeding without the cost of a genome-wide approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen Dissemination Workshop "from our labs to yours forest"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738881v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation pour la prévision du nombre de locus ciblés par les approches de Génotypage par Séquençage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5560,277 +5560,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genetics of water‐use efficiency in maritime pine and its relation to growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa E. Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Cabezas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+                <w:t xml:space="preserve">P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology: New synergies to tackle the impact of climate change in the 21st century"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748063v1</w:t>
+                <w:t xml:space="preserve">hal-02749305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetics of water‐use efficiency in maritime pine and its relation to growth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Cabezas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. González‐martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology: New synergies to tackle the impact of climate change in the 21st century"</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749305v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic variability among wild Vitis species: a tool to study some mechanisms underlying berry development and composition</w:t>
               </w:r>
@@ -5941,77 +5941,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate gene mapping in pedunculate oak (Quercus robur L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6079,77 +6079,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie génétique et localisation des QTLs pour le caractère de vigueur propre et conférée chez le porte-greffe de la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Decroocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Donnart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bordenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6223,64 +6223,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic Variation in Tree Evolution: a case study in black poplar (Populus nigra)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Dia Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6373,51 +6373,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la PCR quantitative en temps réel pour valider l'expression différentielle de gènes chez des plantules de pin maritime soumis à un stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université de Bordeaux Ségalen (Bordeaux 2), Bordeaux, FRA. 2004, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6435,51 +6435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la construction d'un micro-réseau à ADNc pour l'étude du transcriptome du pin maritime en condition de stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université Paris Diderot - Paris 7 (UPD7), Paris, FRA. 2003, 68 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6666,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068858v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barloy-Hubler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Gac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barloy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323203v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baby" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001112" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03640460v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13352" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227188v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Sim&#245;es Santos Leal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Juliano Neves Chaves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Araujo Graciano" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pillaca Huacre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00442-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00996" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2879-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636715v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cam Bink" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165323" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634494v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0932-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649035v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. Zimmermann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.153783" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646008v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12125" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82D1AE50967BDDBC1D43F9A2C35EC5D06159CA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0979-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ3SZDPW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimouille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courreges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fergelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137759036095466E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Awounou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aloui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roques" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749305v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826721v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068858v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barloy-Hubler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03640460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Sim&#245;es Santos Leal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Juliano Neves Chaves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Araujo Graciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pillaca Huacre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00442-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2879-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cam Bink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0932-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. Zimmermann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.153783" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82D1AE50967BDDBC1D43F9A2C35EC5D06159CA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0979-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ3SZDPW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimouille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courreges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fergelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137759036095466E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Awounou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aloui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826721v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>