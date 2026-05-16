--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -5189,273 +5189,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of molecular tools into the maritime pine breeding program in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can genomics simplify current breeding without the cost of a genome-wide approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen Dissemination Workshop "from our labs to yours forest"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738881v1</w:t>
+                <w:t xml:space="preserve">hal-02743400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics simplify current breeding without the cost of a genome-wide approach?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+                <w:t xml:space="preserve">Integration of molecular tools into the maritime pine breeding program in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ProCoGen Dissemination Workshop "from our labs to yours forest"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743400v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation pour la prévision du nombre de locus ciblés par les approches de Génotypage par Séquençage</w:t>
               </w:r>
@@ -6666,51 +6666,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068858v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barloy-Hubler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03640460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Sim&#245;es Santos Leal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Juliano Neves Chaves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Araujo Graciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pillaca Huacre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00442-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2879-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cam Bink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0932-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. Zimmermann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.153783" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82D1AE50967BDDBC1D43F9A2C35EC5D06159CA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0979-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ3SZDPW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimouille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courreges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fergelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137759036095466E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Awounou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aloui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743400v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826721v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068858v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Barloy-Hubler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Le Gac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Barloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duplan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae266" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mescouto Lopes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Clouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Comte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04323203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gaurivaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Falquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03640460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227188v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Sim&#245;es Santos Leal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Juliano Neves Chaves" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Araujo Graciano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pillaca Huacre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00442-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634351v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dubart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Alonso" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didac Barroso-Bergad&#224;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Becker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin B&#233;thune" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628743v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Alexandre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fikret Isik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2879-8" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636715v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholome" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cam Bink" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0165323" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634494v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0932-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01579667v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Amselem" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Alaeitabar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Barbe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12425" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFLTVPKW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635881v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bodenes-Brezard Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Villate" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiange Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12407" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7SHWX4KL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Frigerio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus E. Zimmermann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.113.153783" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Lamy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine C. Noirot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1741-7007-11-50" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646008v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12125" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82D1AE50967BDDBC1D43F9A2C35EC5D06159CA08/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver O. Gailing" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. G. G. Vendramin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca F. Bagnoli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-12-153" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Butterlin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-0979-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LJ3SZDPW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05056784v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Daviaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Mardoc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736180v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trimouille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Mouden" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courreges" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fergelot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798013v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137759036095466E12" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824650v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M. Moreau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737367v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Awounou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barlier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aloui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Salin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roques" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741050v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799542v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738881v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752968v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170410v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826721v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831157v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>