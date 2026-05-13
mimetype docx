--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -66,2578 +66,2656 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The problem of the transcendental from Kant to Hegel. The young Foucault's interpretation of the “Phenomenology of Spirit” in his 1949 mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Southern Journal of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjp.70043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegel's historical anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Verifiche. Rivista di scienze umane </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, LIV (1), pp.111-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The animal that remembers: Nietzsche’s historical anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Philosophy Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+              <w:t xml:space="preserve">, 2025, 59, pp 195-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11007-025-09711-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses du temps libre dans la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2, pp.14-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Judgment of History. Meanings and Political Usages of a “Topos”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metodo. International Studies in Phenomenology and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, volume 10 (2), pp.13-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19079/metodo.10.2.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Privilege of the Present: Time and the Trace from Heidegger to Derrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Philosophical Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (3), pp.370-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09672559.2020.1766882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idealismus und Realismus bei Hegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hegel-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52, p.31-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartog's Account of Historical Times and the Rise of Presentism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">History : the Journal of the Historical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104 (360), pp.309-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1468-229X.12734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Idealismus und Realismus bei Hegel</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from history. The transformations of the topos 'historia magistra vitae' in Modernity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the History of Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.183- 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18722636-12341390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dealing with deep time: The issue of ancestrality from Kant to Hegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res: Anthropology and aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69-70, pp.38-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/699277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récit, événement, sujet. La théorie de l’histoire de Jacques Rancière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phantasia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0774-7136.446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilidade pelo passado: lançando luz no debate sobre o &amp;quot;Dever de Memória&amp;quot; na França</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expedições: Teoria da História e Historiografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), p.271-283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Critical Theory of History. Rethinking the Philosophy of History in the Light of Koselleck's Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hith.10795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécularisation et philosophie de l'histoire chez Karl Löwith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits : Revue française de théorie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (1), pp.33-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Emergence of Time: Kant, Bergson, and Modern Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KronoScope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13:1 (1), pp.96--111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685241-12341261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéalité transcendantale ou réalité absolue du temps? Temps du sujet et temps du monde chez Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant-Studien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 103/4 (4), pp.429-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kant-2012-0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir mourir et pouvoir tuer : questions sur l'héroïsme guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.119-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die helle Nacht des Nichts. Zeit und Negativität bei Hegel und Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel-Studien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 52, p.31-57</w:t>
+              <w:t xml:space="preserve">, 2010, 45, pp.103--124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...743 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire de l’avenir. Cieszkowski lecteur de Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.77-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rgi.375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux penseurs de la guerre : Hegel et Clausewitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 110, pp.31-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fureur de la liberté. Hegel et la question du fanatisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.205- 222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeit und Negativität bei Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiener Jahrbuch für Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37, pp.79-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La religion de la liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kairos : revue de la Faculté de philosophie de l'Université de Toulouse-Le Mirail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 24, pp.109-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de la représentation. Kant et le problème de l’idéalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 81, pp.15-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de l’historicité chez Hegel et Dilthey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 15, pp.205-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la source du temps. La notion d’ “ekstatikon” chez Heidegger et Aristote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.261-283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analytique de l’histoire : L’apport de Hegel dans la constitution du concept moderne de Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 15, pp.43-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rgi.825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire dont les événements sont des pensées. Hegel et l’histoire de la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 98 (2), pp.294-317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et esprit chez Hegel et Louis Lavelle (Essai de chronodicée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 84, pp.81-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que m’est-il permis d’espérer ? Le problème de la finitude du temps chez Kant et Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 62 (1), pp.47-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tragédie de l’histoire - Hegel et l’idée d’histoire mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 104, pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éternité et présent selon Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de la France et de l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1, pp.49-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considérations éthiques sur le temps dans Les Âges du monde de Schelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 95 (4), pp.639-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épitaphe et le tombeau : imagination et raison dans la Psychologie de Hegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 52, pp.54-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologie et logique dans l’interprétation hégélienne de Christian Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 1-2, pp.241-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’épitaphe et le tombeau : imagination et raison dans la Psychologie de Hegel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conception hégélienne du temps à Iéna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 52, pp.54-76</w:t>
+              <w:t xml:space="preserve">, 1996, 49, pp.19-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2647,1697 +2725,1697 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les traces du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions de Minuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.608, 2026, 978-2-7073-5742-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05439598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l'urgence 2ème édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau, pp.250, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">édition critique de &amp;quot;Michel Foucault, La constitution d’un transcendantal historique dans la Phénoménologie de l’Esprit de Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vrin, pp.242, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire la Phénoménologie de l'esprit de Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ens Editions. 2022, 17658128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire la Phénoménologie de l’esprit de Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS-Éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accélération de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil, « L’ordre philosophique », pp.386, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Vergangenheit im Begriff. Von der Erfahrung der Geschichte zur Geschichtstheorie bei Reinhart Koselleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Andrew Barash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servanne Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 978-3-495-49213-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servanne Jollivet</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 978-3-495-49213-0</w:t>
+                <w:t xml:space="preserve">halshs-03089464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps de la nature, nature du temps. Etudes philosophiques sur le temps dans les sciences naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huneman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, 414 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Temps de la nature, nature du temps. Etudes philosophiques sur le temps dans les sciences naturelles</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience du passé. Histoire, Philosophie, Politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Stiegler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions de l’éclat, pp.250, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time of Nature and the Nature of Time. Philosophical Perspectives of Time in Natural Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Huneman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS éditions, 414 p., 2018</w:t>
+              <w:t xml:space="preserve">Springer, 401 p., 2017, Boston Studies in the Philosophy and History of Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’expérience du passé. Histoire, Philosophie, Politique</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitalisme et démocratie. Autour de l’œuvre d’Axel Honneth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">éditions de l’éclat, pp.250, 2018</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l’eau, pp.372, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Time of Nature and the Nature of Time. Philosophical Perspectives of Time in Natural Sciences</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time and Freedom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Northwestern University Press, Studies in Phenomenology and Existential Philosophy (SPEP Series), 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire l'histoire. De la Révolution française au Printemps arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, "Passages", pp.270, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps de l'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, pp.300, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'histoire. De Karl Marx aux siècles des catastrophes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Springer, 401 p., 2017, Boston Studies in the Philosophy and History of Science</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les éditons de l'éclat, pp.288, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Capitalisme et démocratie. Autour de l’œuvre d’Axel Honneth</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegel et la philosophie de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Le Bord de l’eau, pp.372, 2015</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vieillard-Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, pp.239, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Northwestern University Press, Studies in Phenomenology and Existential Philosophy (SPEP Series), 2014</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'année 1790, Kant : 'Critique de la faculté de juger' : beauté, vie, liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Vrin, pp.347, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le Bord de l'eau, pp.300, 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Année 1790. Kant, Critique de la faculté de juger. Beauté, vie , liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, pp.345, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cerf, "Passages", pp.270, 2013</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Mirail, pp.396, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Penser l'histoire. De Karl Marx aux siècles des catastrophes</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Physiognomonie. Problèmes philosophiques d'une pseudo-science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Les éditons de l'éclat, pp.288, 2011</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raïd Layla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Laurand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé, pp.256, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Vrin, pp.239, 2009</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieu et la nature. La question du panthéisme dans l'Idéalisme allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olms, pp.205, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">J. Vrin, pp.347, 2008</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Procès de l'histoire. Fondements et postérité de l'idéalisme historique de Hegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, pp.320, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Vrin, pp.345, 2008</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et esprit dans la philosophie de Hegel. De Francfort à Iéna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vrin, pp.320, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...335 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4347,4622 +4425,4622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animale storico. Da Nietzsche a Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guido Frilli; Gianluca Garelli; Roberto Morani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguaggio, storia, verità. Nietzsche 150</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orthotes, pp.151-172, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“ Je dois attendre que le sucre fonde ”. Durée de la conscience et durée de l’univers chez Bergson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle philosophie de l’esprit ? Mélanges offerts à Jean-Louis Vieillard-Baron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.509-521, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strukturereignis. Ein Beispiel für eine historische Kategorie an der Schnittstelle von Kosellecks Begriffsgeschichte, Geschichtstheorie und Theorie der Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gennaro Imbriano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crisi, Sovranità, Europa. Atti del Convegno internazionale in onore del centenario della nascita di Reinhart Koselleck (Bologna, 20-22 novembre 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Villa Vigoni Editore, Verlag, Loveno di Menaggio, pp.55-67, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la longue durée au “ retour de l’événement ˮ. La pluralité des temps historiques chez Braudel, Foucault et Koselleck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H.Dumoulin, J.Revel, et J.-B.Vuillerod (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'événement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.19-40, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time, Free Will and Modern Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Harris; Rémy Lestienne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Time and Science, Volume 1, The Metaphysics of Time and its Evolution.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, pp.109-146, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience de la conscience (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire la Phénoménologie de l'esprit de Hegel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 979-10-362-0570-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chiel van den Akker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Companion to Historical Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.529-543, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel’s Account of the Historicity of Philosophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Illetterati; Giovanna Miolli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Relevance of Hegel’s Concept of Philosophy. From Classical German Philosophy to Contemporary Metaphilosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, pp.202-219, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumières, révolution, liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouton; Emmanuel Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire la Phénoménologie de l’esprit de Hegel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS-éditions; ENS Éditions, pp.183-207, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.42321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Beschleunigung der Geschichte bei Koselleck. Eine Studie zu einer historischen Kategorie der Moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jeffrey Andrew Barash; Christophe Bouton; Servanne Jollivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Die Vergangenheit im Begriff. Von der Erfahrung der Geschichte zur Geschichtstheorie bei Reinhart Koselleck</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karl Alber, pp.76-99, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la philosophie à l'histoire et retour. Heidegger, Koselleck, Ricoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Monnet, Thomas Maissen, Barbara Mittler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages de la temporalité dans les sciences sociales/Vom Umgang mit Temporalität in den Geistes-und Sozialwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dr. Dieter Winklert Verlag, pp.25-39, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La temporalisation du possible. Histoire et utopie chez Hegel, Marx et Bloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Dumont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le possible. L’imagination, l’histoire, l’utopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.77-96, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Biological Time to Historical Time: The Category of “Development (Entwicklung) in the Historical Thought of Herder, Kant, Hegel, and Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Niklas Bender; Gisèle Séginger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Time, Historical Time. Transfers and Transformations in 19th Century Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 431, Brill, pp.61-76, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004385160_006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chaîne du passé. Edgar Quinet et la philosophie de l’histoire (Herder, Hegel, Cousin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermès; Brigitte Krulic. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Edgar Quinet, une conscience européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.195-214, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur est-il déjà présent ? La théorie de la relativité restreinte et la conception de &amp;quot;l’univers bloc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bouton; Philippe Huneman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temps de la nature, nature du temps. Etudes philosophiques sur le temps dans les sciences naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.115-148, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire maîtresse de vie ? La question de l’expérience du passé chez Marx, Nietzsche et Benjamin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bouton; Barbara Stiegler. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’expérience du passé. Histoire, Philosophie, Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions de l’éclat, pp.124-149, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur du XIXe siècle : entre raison et imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Barel-Moisan, A. Déruelle, J.-L. Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle au futur. Penser, représenter, rêver l’avenir au XIXe siècle. Actes du VIIe Congrès de la SERD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études romantiques et dix-neuviémistes; Société des Etudes romantiques et dix-neuviémistes, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche de l'espace. Hyperconnexion, rapprochement, dé-localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicole Aubert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@ la recherche du temps. Individus hyperconnectés, société accélérée: tensions et transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Erès, pp.151-165, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The experience of history: the justifications of history in the French debates on historiography during the twentieth century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Corti, Rodrigo Moreno, José Luis Widow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La utilidad de la historia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Trea, pp.28-42, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...399 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fils de son temps. Moralité et éthicité de Kant à Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Norbert Waszek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G. W. F. Hegel und Hermann Cohen. Wege zur Versöhnung. Festschrift für Myriam Bienenstock</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag Karl Alber, pp.39-61, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Time Between Metaphysics and Natural Sciences: From Physics to Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Huneman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Bouton; Philippe Huneman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time of Nature and the Nature of Time. Philosophical Perspectives of TimeNatural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.1-20, 2017, Boston Studies in the Philosophy and History of Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53725-2_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the Future already Present? The Special Theory of Relativity and the Block Universe View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">christophe Bouton; Philippe Huneman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time of Nature and the Nature of Time. Philosophical Perspectives of TimeNatural Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 326, Springer International Publishing, pp.89-121, 2017, Boston Studies in the Philosophy and History of Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-53725-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’océan sans rivage du logos. Hegel lecteur d’Héraclite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert Gérard; Bernard Mabille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science de la logique au miroir de l'identité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 98, Peeters, pp.23-41, 2017, Bibliothèque philosophique de Louvain 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splendeurs et misères du grand homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Escudier, Laurent Martin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoires universelles et philosophies de l'histoire. De l'origine du monde à la fin des temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitalisme et mécanisation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouton; Guillaume le Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Capitalisme et démocratie. Autour de l’œuvre d’Axel Honneth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l’eau, pp.83-108, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dialectique du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Buée; Emmanuel Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel à Iéna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Editions, pp.125-141, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.3934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devoir de mémoire comme responsabilité envers le passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Bienenstock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devoir de mémoire? Les lois mémorielles et l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions de l'éclat, pp.53-72, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dark Horizon of the Future: Opacity, Disaster and Responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Innerarity; Javier Solana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanity at Risk. The Need for a Global Gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, pp.77-85, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assombrissement de l'avenir: opacité, catastrophe, responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Innerarity, Javier Solana et Serge Champeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance mondiale et risques globaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUB, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Das problem der 'Machbarkeit der Geschichte' im deutschen Idealismus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Patrick Olivier; Elisabeth Weisser-Lohmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel Forum. Kunt - Religion - Politik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fink Verlag; Brill | Fink, pp.419-430, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30965/9783846753200_030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conception hégélienne du temps est-elle métaphysique ?. Retour sur le débat Hegel/Heidegger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Kervégan; Bernard Mabille. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel au présent. Un relève de la métaphysique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses du CNRS; CNRS Éditions, pp.225-238, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.50052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'épuisement des ressources temporelles : l'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ioan Negrutiu; Nathalie Del Fatti; Jean-Paul Bravard; Cristina Vieira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Ressources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.213-223, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce sont les hommes qui font l'histoire&amp;quot;. Sens et limites de l'idée de &amp;quot;faisabilité&amp;quot; de l'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe.Bouton; Bruce Bégout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'histoire. De Karl Marx aux siècles des catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'éclat, pp.255-269, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du temps profond. La contribution de Kant à l'histoire de l'Univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Grapotte; Mai Lequan; Margit Ruffing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kant et la science, La théorie critique et transcendantale de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.297-306, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apories de la lutte pour la reconnaissance. Hegel, Kojève, Butler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume le Blanc; Fabienne Brugère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Judith Butler, Trouble dans le sujet, trouble dans les normes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.37-67, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et négativité dans la philosophie hégélienne de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel et la philosophie de la nature, sous la direction de C.Bouton et J.-L. Vieillard-Baron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel et les œuvres de l’esprit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Bourgeois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel : bicentenaire de la Phénoménologie de l’esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.78-93, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désenchantement de la nature de Kant à Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouton; Fabienne Brugère; Claudie Lavaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Année 1790. Kant, Critique de la faculté de juger. Beauté, vie, liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.235-245, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kant et l’antinomie du droit des gens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Vaysse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf « Les Cahiers d’Histoire de la Philosophie », pp.249-274, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hegel et le problème du temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexander Schnell. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, collection « Théma », pp.159-180., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ontologie et théologie dans la philosophie de Hegel. Contribution à la l’étude de la thèse hégélienne sur l’être</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maxence Carron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hegel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cerf, « Les Cahiers d’Histoire de la Philosophie », pp.547-571, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les âges de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel-Jahrbuch 2007 : Das Leben denken, Zweiter Teil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akademie Verlag, pp.320-324, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ist die Geschichtsphilosophie eine neue Theodizee ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam Bienenstock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Der Geschichtsbegriff : eine theologische Erfindung ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Echter Verlag, Reihe "Religion in der Moderne", Band 17, pp.69-82., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Philosophie de l’histoire de Voltaire à Herder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Bourdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières et l’idéalisme allemand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.77-90, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’idée d’infini chez Descartes et Kant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kim Sang Ong-Van-Cung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Idée et Idéalisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.87-103, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi n’invente-t-on pas l’histoire ? Robert Musil et la philosophie de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Bessière; Franca Sinopoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Storia e memoria nelle riletture e riscritture letterarie. Histoire, mémoire, relectures et réécritures littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulzoni Editore, pp.193-209, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir temporel de la liberté dans les philosophies de Bergson et de Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Panero; Jean-Louis Vieillard-Baron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autour de Louis Lavelle. Philosophie, Conscience, Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.37-66, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de faisabilité de l’histoire chez Castoriadis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Caumières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imaginaire et création historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Saint-Louis, pp.65-85, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pusl.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panthéisme et fatalisme. La critique de Leibniz dans le Traité de 1809 de Schelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dieu et la nature. La question du panthéisme dans l’idéalisme allemand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olms, pp.138-157, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir est-il nécessaire ? La critique kantienne du prédéterminisme leibnizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Theis; Lucas K. Sosoe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources de la philosophie kantienne aux 17e et 18e siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.137-145., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intention et action dans la critique hégélienne de Lavater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Bouton; Layla Raïd; Valéry Laurand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Physiognomonie. Problèmes philosophiques d’une pseudo-science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kimé, pp.79-97, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel et l’antinomie de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Tinland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures de Hegel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Livre de Poche, pp.300-348, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Das Drama der Geschichte. Die Geschichtsphilosophie des jungen Schelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rolf Ahlers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">System und Kontext, Neues Athenaeum. Band 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edwin Mellen Verlag, pp.525-544, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’histoire du monde est le tribunal du monde »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Kervégan; Gilles Marmasse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel penseur du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.263-277, 2004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.6030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Auslegung des Christentums in der Hegelschen Geschichtsphilosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel-Jahrbuch 2003, Glauben und Wissen, Erster Teil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.229-235, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/hgjb.2003.5.jg.229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie, temps et individuation chez Schopenhauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Vaysse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie, Monde, Individuation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Georg Olms Verlag, pp.109-124, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on réfuter l’idéalisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Piché. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kant. Critique de la raison pure. Vingt ans de réception (1781-1801)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrin, pp.77-88., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et destin chez le jeune Hegel. A propos de l’essai de 1798 sur la constitution du Wurtemberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nobert Waszek; Helmut Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrbuch für Hegelforschung, 6/7 (2000/2001), Teil I. Bilanz und Perspektiven der Hegelforschung in Frankreich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Akademia Verlag, pp.139-158, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Theorie des Handlens in der Hegelschen Kritik der Physiognomik ('Phänomenologie des Geistes', Kap. V)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hegel-Jahrbuch 2001, Phänomenologie des Geistes, Erster Teil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, De Gruyter, pp.184-190, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1524/hgjb.2001.3.jg.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du rapport de la Phénoménologie de l’esprit à la Science de la logique de Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Dastur; Carlos Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de philosophie ancienne et de phénoménologie, Cahiers de philosophie de Paris-XII, n°3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.215-248, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel penseur de la “fin de l’histoire” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jocelyn Benoist; Fabio Merlini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Après la fin de l’histoire. Temps, monde, historicité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp.91-11, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8972,91 +9050,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outlines of a critical theory of history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9066,245 +9144,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Arcadie. Lexique philosophique par temps d’Anthropocène URL : https://arcadico.hypotheses.org/1282.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clémentine Hougue et Audrey Tuaillon Demésy (dir), Dictionnaire dissident du temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.129-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event/Eventual History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bloomsbury History: Theory &amp; Method</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9781350970892.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9314,167 +9392,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W.F.Hegel : Manuscrits d’Iéna sur le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W.F. Hegel : Manuscrit de Berlin sur le temps et l’espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9621,51 +9699,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11007-025-09711-4" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048446v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048381v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/metodo.10.2.13" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048383v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672559.2020.1766882" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-229X.12734" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542354v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18722636-12341390" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699277" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0774-7136.446" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542367v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542366v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.10795" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733255v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685241-12341261" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kant-2012-0032" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733062v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048407v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048410v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048405v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048414v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048415v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.825" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048426v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048436v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048437v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048441v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439598v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leseditionsdeminuit.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048317v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04423986v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048310v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrew Barash" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Jollivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/philosophie-ethik-shop/die-vergangenheit-konzeptualisieren-kartonierte-ausgabe/c-27/p-21704/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stiegler" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733256v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733331v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce B&#233;gout" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vieillard-Baron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lavaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733122v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733136v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Laurand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733137v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733165v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048677v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048706v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442852v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048783v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048715v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.42321" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542350v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542362v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542361v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542356v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542355v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542358v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542363v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53725-2_1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53725-2_6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542371v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3934" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733253v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733292v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.50052" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733087v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049470v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049397v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049389v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049499v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049490v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049478v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049611v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049571v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049705v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049430v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.627" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049445v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.6030" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049779v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/hgjb.2003.5.jg.229" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049792v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049806v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/hgjb.2001.3.jg.184" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049817v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049821v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048445v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048443v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048442v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048769v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350970892.092" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049842v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049859v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjp.70043" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320905v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11007-025-09711-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048381v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/metodo.10.2.13" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048383v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09672559.2020.1766882" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-229X.12734" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542354v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18722636-12341390" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542360v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699277" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542368v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0774-7136.446" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hith.10795" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733255v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685241-12341261" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kant-2012-0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048407v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048410v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048421v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048415v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048424v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.825" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048426v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048435v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048441v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048440v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048439v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05439598v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leseditionsdeminuit.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048317v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04423986v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048310v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Andrew Barash" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servanne Jollivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/philosophie-ethik-shop/die-vergangenheit-konzeptualisieren-kartonierte-ausgabe/c-27/p-21704/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542347v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Huneman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Stiegler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leblanc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048309v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733331v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce B&#233;gout" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vieillard-Baron" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Lavaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733109v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733136v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;d Layla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Laurand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733147v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733165v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048677v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048699v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442852v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048783v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.42321" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048789v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542353v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004385160_006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542356v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542361v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542362v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53725-2_1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-53725-2_6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542365v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542369v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.3934" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733254v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733253v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846753200_030" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.50052" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733327v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733328v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733329v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733087v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049490v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049478v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049499v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049514v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049571v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049430v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.627" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049740v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049750v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049722v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049716v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.6030" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/hgjb.2003.5.jg.229" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049773v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049792v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049806v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/hgjb.2001.3.jg.184" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049817v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048443v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048442v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781350970892.092" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049842v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049859v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>