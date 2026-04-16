--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BRAVARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur au Laboratoire d'économie appliquée de Grenoble (GAEL)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités, Université Grenoble 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Maître de Conférence, Université de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Existence et caractérisation des équilibres dans les jeux de formation de réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Application des jeux de formation de réseaux en économie industrielle, économie publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie théorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation des réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microéconomie, Théorie des jeux, Économie industrielle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Dominant Networks and Convexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Tzavellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.103116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2025.103116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Information from Near and Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Economic Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.152-174. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geb.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the police give priority to violence within criminal organizations? A personnel economics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.1361-1393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of the Formation of Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saber Mahmud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.105718. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2023.105718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm heterogeneity and the pattern of R&D collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (October - 4), pp.1896-1914. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02056322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design and Defense of Networks Under Link Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when players seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp. 20-31. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business intelligence and multimarket competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: "Networks and externalities", 18 (2), pp.248-267. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity under node failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitharama S. Iyengar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149 (December), pp.164-167. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2016.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Networks and Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.143 - 147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient networks for a class of games with global spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (December), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on networks of collaboration in multi-market oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-013-0577-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resource Flow Asymmetries using Condensation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp. 537-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on local spillovers, convexity, and the strategic substitutes property in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (2), pp.293-304. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-012-9328-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling resource flow asymmetries using condensation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-012-0697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed networks with spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction between Heterogeneity and Decay in Two-way Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.525-538. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-011-9279-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict Nash networks and partner heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-010-0252-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Insider-Outsider Model Reexamined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.422-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de comportements adaptatifs appliqués à l'oligopole de Cournot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114-115, pp.161-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00121658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Characterization of Nash Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (3), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2004.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of Censorship of a Policy removing Misinformation in a Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petithomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLERTON 2024 - 60th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Urbana (Illinois), United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on networks: dynamics, information, centrality and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Economie de la Sorbonne, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory (PET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : "Games and Optimization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MODMAD (MODélisation Mathématique et Aide à la Décision), ANR Dynamite and GATE Lyon Saint-Etienne., Nov 2016, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop OSE/DynaMITE : "Strategic Interactions, Information Transmission and Externalities in Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Economic Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET15 - Annual meeting of the Association for Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Public Economic Theory (APET), Jul 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual insurance networks and unequal resource sharing in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREC Workshop in economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University, May 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Friday Seminar Series - Auburn University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University, Nov 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price competition in collaborative oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna H. Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : "Information transmission in networks" - Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalition Theory Network, May 2015, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual insurance networks and unequal resource sharing in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometric Society World Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Innovation and R&D Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Economics, University College Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalition Theory Network (CET), Jan 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Asian Meeting of the Econometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Econometric Society, Jun 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual conference on economic growth and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Statistical Institute (ISI), Dec 2014, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network (CTN) workshop, Université de Warwick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirming Information flows in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Socio-Economic Networks (Indian Institute for Technology, Jodhpur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Jodhpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Development Conference, Louisiana State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks within Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Networks and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Oligopoly in Price Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna H. Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar EuroLIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bargaining, Evolution and Networks: A conference in Honor of Hans Haller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bâton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirming information flows in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kamphorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Spain-Italy-Netherlands Meeting on Game Theory (SING 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of Collaboration in Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending networks of Collaborations to Multimarket Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatization of Non cooperative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Louisiana State university, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Networks with Imperfect Reliability and Heterogeneous Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET (Public Economic Theory) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Networks of Collaboration to Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.765-772, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying in multi-market oligopolies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network (CTN) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partners heterogeneity in the two-way flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of the Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Evanston (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and link imperfections in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Queen's University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and links imperfections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of the Game Theory Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Evanston (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate espionage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Greqam summer School : The Economic of Knowledge : Innovation and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Effects in R&D Partnership Evidence from the European Collaborations in Micro and Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIME - Workshop on "Interdependencies of interactions in local and sectoral innovation systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, IENA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00137238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash networks in one-way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amercian Economic Association Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00162471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash networks in one-way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting of the Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network effects in R&D partnership : Evidence from the European collaborations in micro and nanotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOSPI, IPI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of cooperative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADRES International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Networks formation in one way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Queen's University of Belfast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncooperative Networks Formation and Multimarket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Strategic Network Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Networks of Collaboration to Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis M. Camarinha-Matos, Xavier Boucher, Hamideh Afsarmanesh (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, Springer, pp.765-772, 2010, IFIP AICT 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence and Counter-Influence in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est quoi le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction between Heterogeneity and Decay in Two-way Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spillovers, Convexity and the Strategic Substitutes Property in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources Flows Asymmetries in Strict Nash Networks with Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Influencers Compete on Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm heterogeneity and the pattern of R&D collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176928v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient networks for a class of games with global spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Networks of Collaboration in Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BRAVARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur au Laboratoire d'économie appliquée de Grenoble (GAEL)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités, Université Grenoble 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Maître de Conférence, Université de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Existence et caractérisation des équilibres dans les jeux de formation de réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Application des jeux de formation de réseaux en économie industrielle, économie publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie théorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation des réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microéconomie, Théorie des jeux, Économie industrielle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Dominant Networks and Convexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Tzavellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.103116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2025.103116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Information from Near and Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Economic Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.152-174. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geb.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the police give priority to violence within criminal organizations? A personnel economics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.1361-1393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of the Formation of Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saber Mahmud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.105718. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2023.105718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm heterogeneity and the pattern of R&D collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (October - 4), pp.1896-1914. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02056322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design and Defense of Networks Under Link Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when players seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp. 20-31. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business intelligence and multimarket competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: "Networks and externalities", 18 (2), pp.248-267. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity under node failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitharama S. Iyengar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149 (December), pp.164-167. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2016.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Networks and Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.143 - 147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient networks for a class of games with global spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (December), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on networks of collaboration in multi-market oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-013-0577-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on local spillovers, convexity, and the strategic substitutes property in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (2), pp.293-304. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-012-9328-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resource Flow Asymmetries using Condensation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp. 537-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling resource flow asymmetries using condensation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-012-0697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed networks with spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction between Heterogeneity and Decay in Two-way Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.525-538. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-011-9279-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict Nash networks and partner heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-010-0252-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Insider-Outsider Model Reexamined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.422-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de comportements adaptatifs appliqués à l'oligopole de Cournot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114-115, pp.161-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00121658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Characterization of Nash Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (3), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2004.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of Censorship of a Policy removing Misinformation in a Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petithomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLERTON 2024 - 60th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Urbana (Illinois), United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on networks: dynamics, information, centrality and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Economie de la Sorbonne, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory (PET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop OSE/DynaMITE : "Strategic Interactions, Information Transmission and Externalities in Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : "Games and Optimization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MODMAD (MODélisation Mathématique et Aide à la Décision), ANR Dynamite and GATE Lyon Saint-Etienne., Nov 2016, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Economic Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual insurance networks and unequal resource sharing in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREC Workshop in economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University, May 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Friday Seminar Series - Auburn University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University, Nov 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET15 - Annual meeting of the Association for Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Public Economic Theory (APET), Jul 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price competition in collaborative oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna H. Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : "Information transmission in networks" - Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalition Theory Network, May 2015, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual insurance networks and unequal resource sharing in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometric Society World Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Innovation and R&D Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Economics, University College Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalition Theory Network (CET), Jan 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Asian Meeting of the Econometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Econometric Society, Jun 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual conference on economic growth and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Statistical Institute (ISI), Dec 2014, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network (CTN) workshop, Université de Warwick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirming Information flows in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Socio-Economic Networks (Indian Institute for Technology, Jodhpur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Jodhpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Development Conference, Louisiana State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks within Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Networks and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Oligopoly in Price Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna H. Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar EuroLIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bargaining, Evolution and Networks: A conference in Honor of Hans Haller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bâton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of Collaboration in Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirming information flows in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kamphorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Spain-Italy-Netherlands Meeting on Game Theory (SING 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending networks of Collaborations to Multimarket Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatization of Non cooperative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Louisiana State university, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Networks with Imperfect Reliability and Heterogeneous Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET (Public Economic Theory) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Networks of Collaboration to Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.765-772, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying in multi-market oligopolies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network (CTN) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and link imperfections in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Queen's University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partners heterogeneity in the two-way flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of the Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Evanston (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and links imperfections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of the Game Theory Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Evanston (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate espionage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Greqam summer School : The Economic of Knowledge : Innovation and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Effects in R&D Partnership Evidence from the European Collaborations in Micro and Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIME - Workshop on "Interdependencies of interactions in local and sectoral innovation systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, IENA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00137238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash networks in one-way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amercian Economic Association Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00162471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash networks in one-way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting of the Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of cooperative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADRES International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network effects in R&D partnership : Evidence from the European collaborations in micro and nanotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOSPI, IPI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Networks formation in one way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Queen's University of Belfast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncooperative Networks Formation and Multimarket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Strategic Network Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Networks of Collaboration to Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis M. Camarinha-Matos, Xavier Boucher, Hamideh Afsarmanesh (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, Springer, pp.765-772, 2010, IFIP AICT 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence and Counter-Influence in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est quoi le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction between Heterogeneity and Decay in Two-way Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spillovers, Convexity and the Strategic Substitutes Property in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources Flows Asymmetries in Strict Nash Networks with Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Influencers Compete on Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm heterogeneity and the pattern of R&D collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176928v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient networks for a class of games with global spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Networks of Collaboration in Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BECBE72"/>
+    <w:nsid w:val="EB551FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/christophe-bravard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021148v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Tzavellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2025.103116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S&#233;mirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Kamphorst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Joshi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saber Mahmud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.11.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Chakrabarti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitharama S. Iyengar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.10.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LG98TF17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-013-0577-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728194v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9328-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59FWHPML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0697-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MJT74S5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2012.01.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK160S21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667684v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12000" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XC9D087C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9279-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXXVB92N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-010-0252-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H05Q90W1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00121658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2004.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QTCL17D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petithomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086709v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna H. Wooders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kamphorst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590317v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_90" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Chakrabarty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00137238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375333v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375219v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574258v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176928v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/christophe-bravard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021148v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Tzavellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2025.103116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S&#233;mirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Kamphorst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Joshi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saber Mahmud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.11.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Chakrabarti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitharama S. Iyengar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.10.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LG98TF17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-013-0577-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9328-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59FWHPML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0697-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MJT74S5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12000" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XC9D087C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2012.01.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK160S21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9279-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXXVB92N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-010-0252-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H05Q90W1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00121658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2004.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QTCL17D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petithomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna H. Wooders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kamphorst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_90" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Chakrabarty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00137238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176928v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>