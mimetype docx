--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BRAVARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur au Laboratoire d'économie appliquée de Grenoble (GAEL)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités, Université Grenoble 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Maître de Conférence, Université de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Existence et caractérisation des équilibres dans les jeux de formation de réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Application des jeux de formation de réseaux en économie industrielle, économie publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie théorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation des réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microéconomie, Théorie des jeux, Économie industrielle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Dominant Networks and Convexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Tzavellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.103116. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2025.103116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Information from Near and Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Economic Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.152-174. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geb.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the police give priority to violence within criminal organizations? A personnel economics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.1361-1393. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of the Formation of Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saber Mahmud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.105718. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2023.105718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm heterogeneity and the pattern of R&D collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (October - 4), pp.1896-1914. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02056322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design and Defense of Networks Under Link Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when players seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp. 20-31. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business intelligence and multimarket competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: "Networks and externalities", 18 (2), pp.248-267. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity under node failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitharama S. Iyengar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149 (December), pp.164-167. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2016.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Networks and Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.143 - 147. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient networks for a class of games with global spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (December), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on networks of collaboration in multi-market oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-013-0577-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on local spillovers, convexity, and the strategic substitutes property in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (2), pp.293-304. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-012-9328-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resource Flow Asymmetries using Condensation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp. 537-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling resource flow asymmetries using condensation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-012-0697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed networks with spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction between Heterogeneity and Decay in Two-way Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.525-538. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-011-9279-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict Nash networks and partner heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-010-0252-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Insider-Outsider Model Reexamined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.422-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de comportements adaptatifs appliqués à l'oligopole de Cournot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114-115, pp.161-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00121658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Characterization of Nash Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (3), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2004.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of Censorship of a Policy removing Misinformation in a Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petithomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLERTON 2024 - 60th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Urbana (Illinois), United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on networks: dynamics, information, centrality and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Economie de la Sorbonne, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory (PET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop OSE/DynaMITE : "Strategic Interactions, Information Transmission and Externalities in Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : "Games and Optimization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MODMAD (MODélisation Mathématique et Aide à la Décision), ANR Dynamite and GATE Lyon Saint-Etienne., Nov 2016, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Economic Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual insurance networks and unequal resource sharing in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREC Workshop in economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University, May 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Friday Seminar Series - Auburn University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University, Nov 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET15 - Annual meeting of the Association for Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Public Economic Theory (APET), Jul 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price competition in collaborative oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna H. Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : "Information transmission in networks" - Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalition Theory Network, May 2015, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual insurance networks and unequal resource sharing in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometric Society World Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Innovation and R&D Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Economics, University College Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalition Theory Network (CET), Jan 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Asian Meeting of the Econometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Econometric Society, Jun 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual conference on economic growth and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Statistical Institute (ISI), Dec 2014, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network (CTN) workshop, Université de Warwick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirming Information flows in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Socio-Economic Networks (Indian Institute for Technology, Jodhpur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Jodhpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Development Conference, Louisiana State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks within Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Networks and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Oligopoly in Price Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna H. Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar EuroLIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bargaining, Evolution and Networks: A conference in Honor of Hans Haller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bâton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of Collaboration in Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirming information flows in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kamphorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Spain-Italy-Netherlands Meeting on Game Theory (SING 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending networks of Collaborations to Multimarket Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatization of Non cooperative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Louisiana State university, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Networks with Imperfect Reliability and Heterogeneous Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET (Public Economic Theory) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Networks of Collaboration to Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.765-772, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying in multi-market oligopolies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network (CTN) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and link imperfections in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Queen's University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partners heterogeneity in the two-way flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of the Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Evanston (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and links imperfections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of the Game Theory Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Evanston (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate espionage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Greqam summer School : The Economic of Knowledge : Innovation and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Effects in R&D Partnership Evidence from the European Collaborations in Micro and Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIME - Workshop on "Interdependencies of interactions in local and sectoral innovation systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, IENA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00137238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash networks in one-way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amercian Economic Association Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00162471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash networks in one-way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting of the Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of cooperative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADRES International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network effects in R&D partnership : Evidence from the European collaborations in micro and nanotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOSPI, IPI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Networks formation in one way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Queen's University of Belfast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncooperative Networks Formation and Multimarket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Strategic Network Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Networks of Collaboration to Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis M. Camarinha-Matos, Xavier Boucher, Hamideh Afsarmanesh (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, Springer, pp.765-772, 2010, IFIP AICT 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence and Counter-Influence in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est quoi le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction between Heterogeneity and Decay in Two-way Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spillovers, Convexity and the Strategic Substitutes Property in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources Flows Asymmetries in Strict Nash Networks with Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Influencers Compete on Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm heterogeneity and the pattern of R&D collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176928v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient networks for a class of games with global spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Networks of Collaboration in Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.21875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe BRAVARD </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur Université Grenoble Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheur au Laboratoire d'économie appliquée de Grenoble (GAEL)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Page institutionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Professeur des Universités, Université Grenoble 2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Maître de Conférence, Université de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Existence et caractérisation des équilibres dans les jeux de formation de réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Application des jeux de formation de réseaux en économie industrielle, économie publique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine d'application et expertise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie théorique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clefs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Formation des réseaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignements</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Microéconomie, Théorie des jeux, Économie industrielle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Price Dispersion on R&amp;D Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00199-026-01710-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05594917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Dominant Networks and Convexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Tzavellas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 118, pp.103116. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2025.103116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05021148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model of the Formation of Multilayer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Joshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Saber Mahmud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 213, pp.105718. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jet.2023.105718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04192333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">False Information from Near and Far</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games and Economic Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 137, pp.152-174. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geb.2022.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should the police give priority to violence within criminal organizations? A personnel economics perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Roché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (6), pp.1361-1393. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm heterogeneity and the pattern of R&D collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (October - 4), pp.1896-1914. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecin.12789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02056322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design and Defense of Networks Under Link Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2016.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when players seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp. 20-31. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01660674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the Special Issue on Networks and Externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (2), pp.143 - 147. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business intelligence and multimarket competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue: "Networks and externalities", 18 (2), pp.248-267. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network connectivity under node failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sitharama S. Iyengar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 149 (December), pp.164-167. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2016.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient networks for a class of games with global spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 61 (December), pp.203-210. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmateco.2015.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01212128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on networks of collaboration in multi-market oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (2), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-013-0577-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on local spillovers, convexity, and the strategic substitutes property in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 75 (2), pp.293-304. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-012-9328-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Resource Flow Asymmetries using Condensation Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp. 537-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling resource flow asymmetries using condensation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (3), pp.537-549. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00355-012-0697-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction between Heterogeneity and Decay in Two-way Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 73 (4), pp.525-538. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11238-011-9279-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directed networks with spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (6), pp.849-878. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpet.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.152-158. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2012.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00728035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strict Nash networks and partner heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (3), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00182-010-0252-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Insider-Outsider Model Reexamined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.422-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de comportements adaptatifs appliqués à l'oligopole de Cournot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 114-115, pp.161-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00121658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on the Characterization of Nash Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (3), pp.355-365. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2004.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price of Censorship of a Policy removing Misinformation in a Social Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Petithomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLERTON 2024 - 60th Annual Allerton Conference on Communication, Control, and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Urbana (Illinois), United States. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Sémirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on networks: dynamics, information, centrality and games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'Economie de la Sorbonne, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02006197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks and Unequal Resource Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th meeting of the Association for Public Economic Theory (PET 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01612213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop OSE/DynaMITE : "Strategic Interactions, Information Transmission and Externalities in Networks"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02086709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop : "Games and Optimization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MODMAD (MODélisation Mathématique et Aide à la Décision), ANR Dynamite and GATE Lyon Saint-Etienne., Nov 2016, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01411520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain Innovation and R&D Network Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">School of Economics, University College Dublin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET15 - Annual meeting of the Association for Public Economic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Public Economic Theory (APET), Jul 2015, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual insurance networks and unequal resource sharing in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEREC Workshop in economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University, May 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Friday Seminar Series - Auburn University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Auburn University, Nov 2015, Auburn, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Economic Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02062186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price competition in collaborative oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna H. Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference : "Information transmission in networks" - Harvard University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalition Theory Network, May 2015, Cambridge (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual insurance networks and unequal resource sharing in communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometric Society World Congress 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01196079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalition Theory Network (CET), Jan 2014, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network formation when agents seek confirmation of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurjen Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 Asian Meeting of the Econometric Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Econometric Society, Jun 2014, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertain innovation and R&D network formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual conference on economic growth and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indian Statistical Institute (ISI), Dec 2014, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02061897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network (CTN) workshop, Université de Warwick</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00783102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirming Information flows in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kamphorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Socio-Economic Networks (Indian Institute for Technology, Jodhpur)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Jodhpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00878931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Oligopoly in Price Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrna H. Wooders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Seminar EuroLIO 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00678856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Sharing in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Development Conference, Louisiana State University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks within Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSF Networks and Development Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Baton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00702175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bargaining, Evolution and Networks: A conference in Honor of Hans Haller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Bâton Rouge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confirming information flows in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kamphorst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Spain-Italy-Netherlands Meeting on Game Theory (SING 7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networks of Collaboration in Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ROADEF 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00590317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spying in multi-market oligopolies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coalition Theory Network (CTN) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axiomatization of Non cooperative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Louisiana State university, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending networks of Collaborations to Multimarket Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Networks with Imperfect Reliability and Heterogeneous Players</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PET (Public Economic Theory) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Networks of Collaboration to Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP WG 5.5 Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Saint-Etienne, France. pp.765-772, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15961-9_90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partners heterogeneity in the two-way flow model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of the Game Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Evanston (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and link imperfections in networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Queen's University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity and links imperfections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress of the Game Theory Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Evanston (Illinois), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate espionage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Greqam summer School : The Economic of Knowledge : Innovation and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash networks in one-way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amercian Economic Association Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00162471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Effects in R&D Partnership Evidence from the European Collaborations in Micro and Nanotechnologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIME - Workshop on "Interdependencies of interactions in local and sectoral innovation systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, IENA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00137238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash networks in one-way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Meeting of the Society for Social Choice and Welfare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Istambul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network effects in R&D partnership : Evidence from the European collaborations in micro and nanotechnologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GOSPI, IPI 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Allevard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of cooperative networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Autant-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Massard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADRES International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nash Networks formation in one way flow models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Queen's University of Belfast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noncooperative Networks Formation and Multimarket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Developments in Strategic Network Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Mannheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00375461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Networks of Collaboration to Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luis M. Camarinha-Matos, Xavier Boucher, Hamideh Afsarmanesh (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaborative Networks for a Sustainable World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 336, Springer, pp.765-772, 2010, IFIP AICT 336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00527543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence and Counter-Influence in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est quoi le numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ninassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leininger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Courbin-Coulaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existence of Nash Networks and Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Interaction between Heterogeneity and Decay in Two-way Flow Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Spillovers, Convexity and the Strategic Substitutes Property in Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resources Flows Asymmetries in Strict Nash Networks with Partner Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00574256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Influencers Compete on Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm heterogeneity and the pattern of R&D collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design and defense of networks under link attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Charroin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176928v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient networks for a class of games with global spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Note on Networks of Collaboration in Multi-market Oligopolies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhadip Chakrabarti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00924990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutual Insurance Networks in Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Billand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bravard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Sarangi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00768430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB551FEE"/>
+    <w:nsid w:val="91269B3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/christophe-bravard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021148v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Tzavellas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2025.103116" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S&#233;mirat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.11.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Kamphorst" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12666" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Joshi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saber Mahmud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056322v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12789" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.11.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660674v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.05.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Chakrabarti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12180" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404559v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitharama S. Iyengar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.10.028" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845679v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LG98TF17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122998v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-013-0577-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728199v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9328-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59FWHPML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728194v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648002v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0697-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MJT74S5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12000" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XC9D087C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728035v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2012.01.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK160S21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9279-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXXVB92N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617713v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-010-0252-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H05Q90W1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00121658v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2004.10.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QTCL17D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petithomme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006197v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086709v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411520v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062128v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062049v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061868v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061995v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna H. Wooders" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061835v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061949v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783102v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878931v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kamphorst" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764707v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702175v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590315v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590317v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672351v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537326v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494199v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055920v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_90" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332669v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332673v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332685v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Chakrabarty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00137238v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375233v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375566v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733885v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574277v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574265v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162318v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905345v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176928v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gael.univ-grenoble-alpes.fr/membres/christophe-bravard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05594917v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Billand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bravard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Sarangi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna Wooders" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-026-01710-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Tzavellas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2025.103116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Joshi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Saber Mahmud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2023.105718" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850289v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan S&#233;mirat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2022.11.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurjen Kamphorst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Roch&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12666" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecin.12789" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01384998v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Charroin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2016.11.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.05.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12187" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LG98TF17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212135v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Chakrabarti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitharama S. Iyengar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Kumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2016.10.028" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212128v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2015.06.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-013-0577-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-012-9328-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-59FWHPML-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728194v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648002v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0697-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2MJT74S5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764646v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-011-9279-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXXVB92N-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12000" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XC9D087C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00728035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2012.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK160S21-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00182-010-0252-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H05Q90W1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00121658v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2004.10.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QTCL17D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04713618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Petithomme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02006197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01612213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02086709v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411520v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261515v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061868v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062049v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061995v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrna H. Wooders" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01196079v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061949v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061897v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00783102v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00878931v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kamphorst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764707v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00590317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537332v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537326v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494199v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15961-9_90" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332665v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332673v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332685v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhadip Chakrabarty" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162471v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00137238v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Autant-Bernard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Massard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375233v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375333v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375566v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375461v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00527543v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04733885v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03880335v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ninassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Courbin-Coulaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574277v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574258v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574265v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574256v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03162318v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905345v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176928v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247683v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00924990v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00768430v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>