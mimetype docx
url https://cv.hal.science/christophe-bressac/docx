--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -4511,77 +4511,251 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jachère pâturée ou fumure ? Quand les assemblages archéoentomologiques permettent de préciser des pratiques d’amendement passées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Horard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Husi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Delhon; Lionel Gourichon; Lucie Martin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fumier, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la préhistoire : potentiel archéologique et paléoenvironnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APDCA - CEPAM</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-66, 2025, 2-904110-71-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l'environnement sur la reproduction des mâles d'hyménoptères parasitoïdes d'intérêt agronomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El-Sabrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4590,65 +4764,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bressac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00789329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4795,51 +4969,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03506-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Sabrout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kifouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Anne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mougel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Munsch&#8208;masset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressac Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Manh Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2019.102419" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poidatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12452" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.07.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van de Zande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carnus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palazzoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6682.1000101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Tanh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Manh Nguyen," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.12.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FDGW1DV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Savolainen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. King" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000579509X12483520922241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-N7TF5MFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10520299209110007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF1QTLXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00810.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX8XZ4WT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2007.05.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXQGL8S5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacoume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rojas-Rousse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibeaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kalm&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rojas-Rousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibeaudeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalmes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Do Thi Kan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lachaise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02041270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-66N9Z8XH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pampouille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saina El-Had" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Caudan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668711v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Charrat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Allain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Burlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mermet-Bouvier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00265-024-03506-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225245v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Sabrout" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Kifouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Anne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mougel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2023.104553" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222217v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Munsch&#8208;masset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Labrousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Beaugeard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.13358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke J F A van Vugt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyam Baudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Persyn" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01623-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318757v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bressac Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Manh Nguyen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2019.102419" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626180v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Poidatz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12452" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chirault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Goubault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte L&#233;cureuil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12586" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2018.07.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140552v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis van de Zande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2016.06.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120656" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129771v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carnus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carpentier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Palazzoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2329-6682.1000101" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Nguyen Tanh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2012281020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322027v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Manh Nguyen," TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2012.12.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FDGW1DV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lenoir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Devers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riitta Savolainen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550986v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.H. King" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/000579509X12483520922241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-N7TF5MFD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10520299209110007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacoume" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.02.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF1QTLXC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358563v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Do Thi Khanh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00810.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX8XZ4WT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Damiens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193258v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damiens" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358794v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2007.05.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXQGL8S5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080676v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacoume" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015475v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rojas-Rousse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibeaudeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kalm&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rojas-Rousse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibeaudeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalmes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014416v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Do Thi Kan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682180v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chevrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688794v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151071v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Joly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lachaise" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/bf02041270" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-66N9Z8XH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05298949v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rollin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Husi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04516433v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pampouille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belloir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trespeuch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#233;da" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129529v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04336983v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saina El-Had" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Caudan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Reynaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696802v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen Leroux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758415v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brillard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696627v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Nielsen-Leroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797791v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608376v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coulon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-archeologique.com/index.html?produit=58371" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789329v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>