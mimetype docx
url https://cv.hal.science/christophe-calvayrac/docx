--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTOPHE CALVAYRAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, HDR Microbiologie & Chimie de l’Environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-calvayrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4330-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRICETOX : Etude de l’impact environnemental des herbicides β-tricétones synthétiques et naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of two oyster pathogens by photocatalysis and monitoring of changes in the microbiota of seawater: a case study on Ostreid Herpes Virus 1 µVar and Vibrio harveyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislawa Eichendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 346, pp.140565. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photo-oxidation in microbial inactivation: A promising technology for seawater bio-securing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nxsust.2023.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Burga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of β-triketone herbicides on HPPD from environmental bacteria using a combination of in silico and microbiological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Emmanuel Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.9932-9944. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22801-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Prunus Responses to PPV Infection: A Way toward the Use of Metabolomics Approach for the Diagnostic of Sharka Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.465. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11070465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence on the impacts of chemicals arising from human activity on tropical reef-building corals; a systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (22), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecotoxicological effects of chemicals on tropical reef-building corals; a systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00250-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impacts of chemicals arising from human activity on tropical reef-building corals? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brugneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Burga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-020-00203-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial and hppd communities to tembotrione herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04165658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04166083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques des substances chimiques pour les récifs coralliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0241, Anses. 2022, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04244553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTOPHE CALVAYRAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, HDR Microbiologie & Chimie de l’Environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-calvayrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4330-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRICETOX : Etude de l’impact environnemental des herbicides β-tricétones synthétiques et naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of two oyster pathogens by photocatalysis and monitoring of changes in the microbiota of seawater: a case study on Ostreid Herpes Virus 1 µVar and Vibrio harveyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislawa Eichendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 346, pp.140565. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photo-oxidation in microbial inactivation: A promising technology for seawater bio-securing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nxsust.2023.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Burga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of β-triketone herbicides on HPPD from environmental bacteria using a combination of in silico and microbiological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Emmanuel Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.9932-9944. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22801-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence on the impacts of chemicals arising from human activity on tropical reef-building corals; a systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (22), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Prunus Responses to PPV Infection: A Way toward the Use of Metabolomics Approach for the Diagnostic of Sharka Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.465. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11070465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecotoxicological effects of chemicals on tropical reef-building corals; a systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00250-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impacts of chemicals arising from human activity on tropical reef-building corals? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brugneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Burga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-020-00203-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial and hppd communities to tembotrione herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04166083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04165658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques des substances chimiques pour les récifs coralliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0241, Anses. 2022, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04244553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB37C3DF"/>
+    <w:nsid w:val="9806D4F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-calvayrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4330-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2023.100003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Dayan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22801-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Espinoza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bascou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11070465" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00250-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brugneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00203-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04244553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-calvayrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4330-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2023.100003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Dayan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22801-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Espinoza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bascou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11070465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00250-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brugneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00203-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04244553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>