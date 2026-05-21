--- v1 (2026-04-06)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTOPHE CALVAYRAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, HDR Microbiologie & Chimie de l’Environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-calvayrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4330-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRICETOX : Etude de l’impact environnemental des herbicides β-tricétones synthétiques et naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of two oyster pathogens by photocatalysis and monitoring of changes in the microbiota of seawater: a case study on Ostreid Herpes Virus 1 µVar and Vibrio harveyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislawa Eichendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 346, pp.140565. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photo-oxidation in microbial inactivation: A promising technology for seawater bio-securing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nxsust.2023.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Burga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.4. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of β-triketone herbicides on HPPD from environmental bacteria using a combination of in silico and microbiological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Emmanuel Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.9932-9944. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22801-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence on the impacts of chemicals arising from human activity on tropical reef-building corals; a systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (22), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Prunus Responses to PPV Infection: A Way toward the Use of Metabolomics Approach for the Diagnostic of Sharka Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.465. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11070465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecotoxicological effects of chemicals on tropical reef-building corals; a systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00250-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impacts of chemicals arising from human activity on tropical reef-building corals? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brugneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Burga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-020-00203-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial and hppd communities to tembotrione herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04166083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04165658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques des substances chimiques pour les récifs coralliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0241, Anses. 2022, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04244553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> CHRISTOPHE CALVAYRAC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences, HDR Microbiologie & Chimie de l’Environnement</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-calvayrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4330-6769</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary study : Copper stress biomarkers research on a model plant, false yellowhead (Dittrichia viscosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Raviglione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOSolutions 2025 1er congrès international sur les BioSolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Perpignan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05280298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRICETOX : Etude de l’impact environnemental des herbicides β-tricétones synthétiques et naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rocaboy-Faquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Romdhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04174287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of two oyster pathogens by photocatalysis and monitoring of changes in the microbiota of seawater: a case study on Ostreid Herpes Virus 1 µVar and Vibrio harveyi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislawa Eichendorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 346, pp.140565. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.140565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous photo-oxidation in microbial inactivation: A promising technology for seawater bio-securing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.100003. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nxsust.2023.100003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effects of β-triketone herbicides on HPPD from environmental bacteria using a combination of in silico and microbiological approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Emmanuel Dayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.9932-9944. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-22801-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the toxicity thresholds of chemical pollutants for tropical reef-building corals? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Mell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Burga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.4. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00298-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Prunus Responses to PPV Infection: A Way toward the Use of Metabolomics Approach for the Diagnostic of Sharka Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Espinoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bascou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.465. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo11070465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence on the impacts of chemicals arising from human activity on tropical reef-building corals; a systematic map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Castelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (22), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00237-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating ecotoxicological effects of chemicals on tropical reef-building corals; a systematic review protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perceval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ferrier-Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Domart-Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Hédouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00250-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the impacts of chemicals arising from human activity on tropical reef-building corals? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Sordello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Brugneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Burga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-020-00203-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-oxidation: a promising solution for the biosecurity of aquaculture waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plantard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montagnani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnes Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture Europe 2023 AQUAEAS2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04884347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of soil bacterial and hppd communities to tembotrione herbicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Terol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Thiour-Mauprivez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Devers-Lamrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EcotoxicoMic 2022, 3rd international conference on Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water cumulative sampling study in the Salses-Leucate lagoon (66)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Toulza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Sauvêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lestremau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des doctorants de l'Université de Perpignan UPVDoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association UPVDoc, Nov 2022, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif aux travaux d’expertise réalisés en 2022 par l’Agence concernant : les activités de classification sur les substances chimiques régies par le règlement REACH dans le cadre du règlement CE n°1272/2008 relatif à la classification, à l'étiquetage et à l'emballage des substances et des mélanges, dit règlement « CLP »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-REACh-0250, Anses. 2023, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04166083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note d’appui scientifique et technique du 02 février 2023 révisée de l’Anses relative à l’analyse de l’article de Fouyet et al. (2022) mis en avant par des acteurs économiques pour rejeter une règle de classification proposée par la Commission Européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Baltora-Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-AST-0135, Anses. 2023, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04165658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des risques des substances chimiques pour les récifs coralliens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Calvayrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2018-SA-0241, Anses. 2022, 158 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04244553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du disulfure de carbone (n° CAS 75-15-0) dans le cadre de l’évaluation des substances sous REACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2013-REACH-0247, Anses. 2021, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03788108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la proposition de restriction au titre du Règlement REACH : « Formaldéhyde, HAP, Dioxines, Furanes et PCB dans les couches pour bébé à usage unique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Vasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Pariselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Billault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2019-REACh-0222, Anses. 2020, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04303407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9806D4F3"/>
+    <w:nsid w:val="88274F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-calvayrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4330-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2023.100003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927140v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Dayan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22801-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343380v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Espinoza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bascou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11070465" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00250-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brugneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00203-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04244553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-calvayrac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4330-6769" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lemoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aubert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rocaboy-Faquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Romdhane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers-Lamrani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228417v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plantard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxsust.2023.100003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927140v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Thiour-Mauprivez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Emmanuel Dayan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-22801-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085107v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perceval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Burga" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Domart-Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00298-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03343380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Espinoza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bascou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo11070465" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353843v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia H&#233;douin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Castelin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00237-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03500730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00250-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965531v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brugneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00203-x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04003276v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Sauv&#234;tre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lestremau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04166083v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Minier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pariselli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baltora-Rosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Billault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04165658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04244553v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Vasseur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03788108v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ulrich Mullot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04303407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>