--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Camus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">   Enseignant-chercheur (professeur de sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-0937-3847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034751505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue (docteur & Hdr)_ Enseignant à l’École nationale supérieure d'architecture de Bretagne (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSAB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)_ Chercheur au Groupe de recherche sur l'innovation et l'évolution des formes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRIEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)_ Chercheur associé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (chercheur de 1989 à 2016) _ Co-responsable du réseau scientifique et technique </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (réseau disruptif sur les architectures en milieux extrêmes - réseau toujours actif mais sans le soutien du ministère de la Culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sociologie des pratiques architecturales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">socio-sémiologie des médias et des médiations de l’architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sociohistoire des futurs de l'architecture : habitats des milieux extrêmes, sous-marins ou spatiaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les vagues bleues, le paysage - Invention du paysage sous-marin par les pionniers de la chasse et de la plongée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser sociologiquement l’architecture à partir de ses médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.17153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter les ambiances sous-marines par l’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A quoi servent les starchitectes ? » (à propos de : Guillaume Ethier, Architecture iconique. Les leçons de Toronto, Québec, Presses de l’Université du Québec, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse architecturale, miroir actif de la préoccupation environnementale. Construction médiatique d'une architecture durable et changement des codes journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, vol. 33/1, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie &amp;quot;constructiviste&amp;quot; de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de possibilité d’une sociologie de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes et pratiques de l’activité de recherche, 10, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Desblaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Muette, 978 2 35687 8168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait vraiment l'architecte ? Enquête sur les modes d'existence de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir des figures dans le projet architectural et urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du CNRS, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture sociologique de l’architecture décrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Logiques Sociales, 2-7384-4434-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'ANACT, 1991, Collection Points de répère, 2-903540-46-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form follows médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Camus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme en architecture, formes de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les publications du GRIEF, 2020, 978-2-9567384-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former une équipe, faire de la recherche en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Camus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme en architecture, formes de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les publications du GRIEF, 2020, 978-2-9567384-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de conquête et d’habitation de l’espace sous-marin : les maisons sous la mer des années 1960-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvanne Bouvet; Kimberley Page-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur la mer. Résistances des pratiques et des représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collections Hors-série, 978-2-7535-7980-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation et projets d'architecture durable : analyses croisées de deux opérations et de la presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet négocié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du PUCA, 2012, Collection "Recherches", 978-2-11-097044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoir Cousteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture entre définition et construction sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01634125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écriture politique de la honte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet architectural durable négocié – pratiques, compétences, valeurs, rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Egalité des Territoires et du Logement; PUCA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures du rapport technique / architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 0800/92, Laboratoire Espaces du travail; Bureau de la recherche architecturale (BRA). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité plurielle dans les lieux de travail. Situation et perspective de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 644/90, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de la technologie; Ecole nationale supérieure d'architecture de Paris-La Villette / Laboratoire Espaces du travail (LET). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bureaux et usines dans la presse internationale d'architecture : Italie, RFA, France, Grande-Bretagne, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Maneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 509/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole nationale supérieure d'architecture de Paris-La Villette / Laboratoire Espaces du travail (LET). 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Camus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">   Enseignant-chercheur (professeur de sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-0937-3847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034751505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue (docteur & Hdr)_ Enseignant à l’École nationale supérieure d'architecture de Bretagne (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSAB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)_ Chercheur au Groupe de recherche sur l'innovation et l'évolution des formes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRIEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)_ Chercheur associé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (chercheur de 1989 à 2016) _ Co-responsable du réseau scientifique et technique </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (réseau disruptif sur les architectures en milieux extrêmes - réseau toujours actif mais sans le soutien du ministère de la Culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sociologie des pratiques architecturales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">socio-sémiologie des médias et des médiations de l’architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sociohistoire des futurs de l'architecture : habitats des milieux extrêmes, sous-marins ou spatiaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les vagues bleues, le paysage - Invention du paysage sous-marin par les pionniers de la chasse et de la plongée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser sociologiquement l’architecture à partir de ses médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.17153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter les ambiances sous-marines par l’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A quoi servent les starchitectes ? » (à propos de : Guillaume Ethier, Architecture iconique. Les leçons de Toronto, Québec, Presses de l’Université du Québec, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse architecturale, miroir actif de la préoccupation environnementale. Construction médiatique d'une architecture durable et changement des codes journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, vol. 33/1, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie &amp;quot;constructiviste&amp;quot; de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de possibilité d’une sociologie de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes et pratiques de l’activité de recherche, 10, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Desblaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Muette, 978 2 35687 8168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait vraiment l'architecte ? Enquête sur les modes d'existence de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir des figures dans le projet architectural et urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du CNRS, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture sociologique de l’architecture décrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Logiques Sociales, 2-7384-4434-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'ANACT, 1991, Collection Points de répère, 2-903540-46-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former une équipe, faire de la recherche en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Camus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme en architecture, formes de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les publications du GRIEF, 2020, 978-2-9567384-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form follows médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Camus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme en architecture, formes de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les publications du GRIEF, 2020, 978-2-9567384-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de conquête et d’habitation de l’espace sous-marin : les maisons sous la mer des années 1960-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvanne Bouvet; Kimberley Page-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur la mer. Résistances des pratiques et des représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collections Hors-série, 978-2-7535-7980-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation et projets d'architecture durable : analyses croisées de deux opérations et de la presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet négocié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du PUCA, 2012, Collection "Recherches", 978-2-11-097044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoir Cousteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture entre définition et construction sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01634125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écriture politique de la honte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet architectural durable négocié – pratiques, compétences, valeurs, rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Egalité des Territoires et du Logement; PUCA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures du rapport technique / architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 0800/92, Laboratoire Espaces du travail; Bureau de la recherche architecturale (BRA). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité plurielle dans les lieux de travail. Situation et perspective de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 644/90, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de la technologie; Ecole nationale supérieure d'architecture de Paris-La Villette / Laboratoire Espaces du travail (LET). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bureaux et usines dans la presse internationale d'architecture : Italie, RFA, France, Grande-Bretagne, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Maneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 509/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole nationale supérieure d'architecture de Paris-La Villette / Laboratoire Espaces du travail (LET). 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BAFB498"/>
+    <w:nsid w:val="52E68CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B0BC12C5"/>
+    <w:nsid w:val="2AF17846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0937-3847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034751505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rennes.archi.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rennes.archi.fr/recherche/grief-2-2/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://let.archi.fr//" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arches.urbicoop.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.1748" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Desblaches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamuette.be/produit/chemins-de-la-creation-arts-et-territoires/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lecture_sociologique_de_l_architecture_decrite_comment_batir_avec_des_mots_christophe_camus-9782738444349-14216.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Evette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432614v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5664/discours-sur-la-mer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01077886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Maneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0937-3847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034751505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rennes.archi.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rennes.archi.fr/recherche/grief-2-2/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://let.archi.fr//" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arches.urbicoop.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.1748" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Desblaches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamuette.be/produit/chemins-de-la-creation-arts-et-territoires/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lecture_sociologique_de_l_architecture_decrite_comment_batir_avec_des_mots_christophe_camus-9782738444349-14216.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Evette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5664/discours-sur-la-mer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01077886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Maneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>