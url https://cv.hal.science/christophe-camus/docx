--- v1 (2026-04-15)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Camus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">   Enseignant-chercheur (professeur de sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-0937-3847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034751505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue (docteur & Hdr)_ Enseignant à l’École nationale supérieure d'architecture de Bretagne (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSAB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)_ Chercheur au Groupe de recherche sur l'innovation et l'évolution des formes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRIEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)_ Chercheur associé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (chercheur de 1989 à 2016) _ Co-responsable du réseau scientifique et technique </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (réseau disruptif sur les architectures en milieux extrêmes - réseau toujours actif mais sans le soutien du ministère de la Culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sociologie des pratiques architecturales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">socio-sémiologie des médias et des médiations de l’architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sociohistoire des futurs de l'architecture : habitats des milieux extrêmes, sous-marins ou spatiaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les vagues bleues, le paysage - Invention du paysage sous-marin par les pionniers de la chasse et de la plongée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser sociologiquement l’architecture à partir de ses médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.17153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter les ambiances sous-marines par l’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A quoi servent les starchitectes ? » (à propos de : Guillaume Ethier, Architecture iconique. Les leçons de Toronto, Québec, Presses de l’Université du Québec, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse architecturale, miroir actif de la préoccupation environnementale. Construction médiatique d'une architecture durable et changement des codes journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, vol. 33/1, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie &amp;quot;constructiviste&amp;quot; de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de possibilité d’une sociologie de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes et pratiques de l’activité de recherche, 10, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Desblaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Muette, 978 2 35687 8168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait vraiment l'architecte ? Enquête sur les modes d'existence de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir des figures dans le projet architectural et urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du CNRS, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture sociologique de l’architecture décrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Logiques Sociales, 2-7384-4434-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'ANACT, 1991, Collection Points de répère, 2-903540-46-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former une équipe, faire de la recherche en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Camus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme en architecture, formes de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les publications du GRIEF, 2020, 978-2-9567384-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form follows médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Camus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme en architecture, formes de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les publications du GRIEF, 2020, 978-2-9567384-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de conquête et d’habitation de l’espace sous-marin : les maisons sous la mer des années 1960-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvanne Bouvet; Kimberley Page-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur la mer. Résistances des pratiques et des représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collections Hors-série, 978-2-7535-7980-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation et projets d'architecture durable : analyses croisées de deux opérations et de la presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet négocié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du PUCA, 2012, Collection "Recherches", 978-2-11-097044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoir Cousteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture entre définition et construction sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01634125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écriture politique de la honte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet architectural durable négocié – pratiques, compétences, valeurs, rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Egalité des Territoires et du Logement; PUCA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures du rapport technique / architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 0800/92, Laboratoire Espaces du travail; Bureau de la recherche architecturale (BRA). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité plurielle dans les lieux de travail. Situation et perspective de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 644/90, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de la technologie; Ecole nationale supérieure d'architecture de Paris-La Villette / Laboratoire Espaces du travail (LET). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bureaux et usines dans la presse internationale d'architecture : Italie, RFA, France, Grande-Bretagne, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Maneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 509/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole nationale supérieure d'architecture de Paris-La Villette / Laboratoire Espaces du travail (LET). 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Camus </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">   Enseignant-chercheur (professeur de sciences humaines et sociales)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0004-0937-3847</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034751505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue (docteur & Hdr)_ Enseignant à l’École nationale supérieure d'architecture de Bretagne (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSAB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)_ Chercheur au Groupe de recherche sur l'innovation et l'évolution des formes (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRIEF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)_ Chercheur associé au </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LET</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (chercheur de 1989 à 2016) _ Co-responsable du réseau scientifique et technique </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (réseau disruptif sur les architectures en milieux extrêmes - réseau toujours actif mais sans le soutien du ministère de la Culture)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sociologie des pratiques architecturales</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">socio-sémiologie des médias et des médiations de l’architecture</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">sociohistoire des futurs de l'architecture : habitats des milieux extrêmes, sous-marins ou spatiaux</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les vagues bleues, le paysage - Invention du paysage sous-marin par les pionniers de la chasse et de la plongée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.23539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser sociologiquement l’architecture à partir de ses médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sociologies.17153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’architecture sous pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/craup.2621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter les ambiances sous-marines par l’architecture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.1748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« A quoi servent les starchitectes ? » (à propos de : Guillaume Ethier, Architecture iconique. Les leçons de Toronto, Québec, Presses de l’Université du Québec, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse architecturale, miroir actif de la préoccupation environnementale. Construction médiatique d'une architecture durable et changement des codes journalistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Communication, vol. 33/1, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.5115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sociologie &amp;quot;constructiviste&amp;quot; de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142, pp.63-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions de possibilité d’une sociologie de l’architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Formes et pratiques de l’activité de recherche, 10, pp.119-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins de la création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Desblaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Le Bord de l'Eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, La Muette, 978 2 35687 8168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que fait vraiment l'architecte ? Enquête sur les modes d'existence de l'architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L’Harmattan, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoir des figures dans le projet architectural et urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions du CNRS, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture sociologique de l’architecture décrite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Logiques Sociales, 2-7384-4434-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception des lieux de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de l'ANACT, 1991, Collection Points de répère, 2-903540-46-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former une équipe, faire de la recherche en architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Camus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme en architecture, formes de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les publications du GRIEF, 2020, 978-2-9567384-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Form follows médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Camus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forme en architecture, formes de l’architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les publications du GRIEF, 2020, 978-2-9567384-2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours de conquête et d’habitation de l’espace sous-marin : les maisons sous la mer des années 1960-1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yvanne Bouvet; Kimberley Page-Jones. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours sur la mer. Résistances des pratiques et des représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Collections Hors-série, 978-2-7535-7980-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Négociation et projets d'architecture durable : analyses croisées de deux opérations et de la presse professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Chombart de Lauwe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le projet négocié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions du PUCA, 2012, Collection "Recherches", 978-2-11-097044</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revoir Cousteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écriture politique de la honte »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’architecture entre définition et construction sociale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01634125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet architectural durable négocié – pratiques, compétences, valeurs, rapport de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bendicht Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Egalité des Territoires et du Logement; PUCA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures du rapport technique / architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 0800/92, Laboratoire Espaces du travail; Bureau de la recherche architecturale (BRA). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité plurielle dans les lieux de travail. Situation et perspective de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 644/90, Ministère de l'équipement, du logement, des transports et de la mer / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de la technologie; Ecole nationale supérieure d'architecture de Paris-La Villette / Laboratoire Espaces du travail (LET). 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bureaux et usines dans la presse internationale d'architecture : Italie, RFA, France, Grande-Bretagne, USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Evette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fenker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Maneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 509/88, Ministère de l'équipement, du logement, de l'aménagement du territoire et des transports / Bureau de la recherche architecturale (BRA); Ministère de la recherche et de l'enseignement supérieur; Ecole nationale supérieure d'architecture de Paris-La Villette / Laboratoire Espaces du travail (LET). 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId60"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52E68CB8"/>
+    <w:nsid w:val="515B0202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AF17846"/>
+    <w:nsid w:val="A60F39E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0937-3847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034751505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rennes.archi.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rennes.archi.fr/recherche/grief-2-2/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://let.archi.fr//" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arches.urbicoop.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.1748" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Desblaches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamuette.be/produit/chemins-de-la-creation-arts-et-territoires/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lecture_sociologique_de_l_architecture_decrite_comment_batir_avec_des_mots_christophe_camus-9782738444349-14216.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Evette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5664/discours-sur-la-mer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742566v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01077886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Maneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-camus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-0937-3847" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034751505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rennes.archi.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rennes.archi.fr/recherche/grief-2-2/presentation/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://let.archi.fr//" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://arches.urbicoop.eu/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396892v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Camus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.23539" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.17153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396736v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.2621" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396888v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.1748" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720639v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.5115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01069280v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Desblaches" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamuette.be/produit/chemins-de-la-creation-arts-et-territoires/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342845v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grudet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Chapel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-lecture_sociologique_de_l_architecture_decrite_comment_batir_avec_des_mots_christophe_camus-9782738444349-14216.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432488v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Evette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432614v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5664/discours-sur-la-mer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345817v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fenker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bendicht Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01077886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902726v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Maneville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>