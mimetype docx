--- v0 (2026-03-19)
+++ v1 (2026-05-12)
@@ -187,165 +187,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Italiens et leur protection sociale en Rhône-Alpes (XIXe et XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin - Comité d'histoire de la sécurité sociale de la région Provence-Alpes-Côte-d'Azur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33, pp.113-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La natalité, un enjeu profondément politique. Regard historique sur les politiques natalistes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Capuano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04855176v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04854199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement institutionnel des malades Alzheimer depuis le début du XXè siècle</w:t>
               </w:r>
@@ -563,196 +563,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">État-Providence, rationalisation bureaucratique et traitement du social : L’ « efficacité » des caisses de Sécurité sociale et de leurs agents en question (de 1945 aux années 1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 251, pp.33-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.251.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tierce personne : une figure introuvable? 1905-2015 : l’incohérence des politiques françaises de l’invalidité et de la perte d’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RHPS - Revue d'histoire de la protection sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhps.008.0106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhps.008.0106⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02022355v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01584951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et stratégies notabiliaires en régime autoritaire ? Le cas du régime de Vichy</w:t>
               </w:r>
@@ -1340,51 +1340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’incapacité à la perte d’autonomie : promouvoir une politique de la tierce personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La protection sociale au XXème siècle : quel héritage ? Des défis d’hier aux chantiers de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité d'histoire de la Sécurité sociale, Nov 2015, Paris, France. pp.165-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1730,380 +1730,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le noir, société et symbolique, 1815-1995 (par Samuel Paty)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Faure. Presses universitaires de Lyon, 2021, 978-2-7297-1242-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le maintien à domicile. Une histoire transversale (France, XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Capuano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Weber. Editions de la rue d'Ulm, 2021, ISBN 978-2-7288-0720-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Olivier Faure. Presses universitaires de Lyon, 2021, 978-2-7297-1242-6</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire plurielle du paritarisme. fondements, formes, usages (XIXe-XXIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Viet; Laure Machu; Bruno Valat. Comité d'histoire de la Sécurité sociale, 2021, 978-2-3872-2002-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Vincent Viet; Laure Machu; Bruno Valat. Comité d'histoire de la Sécurité sociale, 2021, 978-2-3872-2002-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maintien à domicile. Une histoire transversale (France, XIX-XXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition de la Rue d'Ulm, 2021, Florence Weber, 2728807205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Edition de la Rue d'Ulm, 2021, Florence Weber, 2728807205</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire de nos vieux? Une histoire de la protection sociale de 1880 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, 2018, 978-2-7246-2265-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et dépendance: perspectives historiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4166,51 +4166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855176v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854199v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.171.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.106.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.008.0106" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584951v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.251.0033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.005.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cahen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852216v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852339v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ioana Bodogai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M&#259;rg&#259;rit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Marlene Dahl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Gil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fea2.12078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46936" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854199v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855176v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584948v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.171.0013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778491v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rossigneux-M&#233;heust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.106.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584951v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.251.0033" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.008.0106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781880v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhps.005.0031" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00621259v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cahen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fridenson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575083v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005130v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052564v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005146v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Ferhat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ledoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852216v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500943v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584954v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650024v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baumgarten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Canal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04832737v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ioana Bodogai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M&#259;rg&#259;rit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Marlene Dahl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Gil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fea2.12078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852356v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964551v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852305v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01835578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022357v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.46936" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.50222" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941375v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732492v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670169v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828938v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732494v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02005142v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>