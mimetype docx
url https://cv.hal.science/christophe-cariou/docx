--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -72,117 +72,2759 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmanned Aerial Vehicle Optimal Route Planning for Data Collection of Underground Communicating Sensor Nodes in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali-Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Journal on Autonomous Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3748732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LambdAgrIoT: a New Architecture for Agricultural Autonomous Robots' Scheduling: from Design to Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.2993-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-022-03592-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary Algorithm with Geometrical Heuristics for Solving the Close Enough Traveling Salesman Problem: Application to the Trajectory Planning of an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16010044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet of underground things in agriculture 4.0: challenges, applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23084058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-centric UML profile for agroecology applications: Agricultural autonomous robots monitoring case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Badir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Bazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.459-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/CSIS220301064B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Architecture for Online Scheduling of Autonomous Robots in Agriculture: Open Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Smart Vehicles and Smart Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJSVST.313059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Collection from Buried Sensor Nodes by Means of an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive deformation control for elastic linear objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Aghajanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2022.868459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of LoRa technology in 433-MHz and 868-MHz for underground to aboveground data transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.106770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.106770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path Tracking of a Bi-steerable Mobile Robot: An Adaptive Off-road Multi-control Law Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile robot trajectory planning under kinematic and dynamic constraints for partial and full field coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Gobor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Seiferth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.21707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic guidance of a four-wheel-steering mobile robot for accurate field operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (6/7), pp.504-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.20282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed kinematic and dynamic sideslip angle observer for accurate control of fast off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.20319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGENG 2008. Guidage et modélisation des agroéquipements mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de Veille Machinisme Agricole CETIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive and predictive path tracking control for off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.419-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejc.13.419-439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoi de neuf en R&amp;D pour le machinisme agricole : guidage, capteurs, communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de Veille Machinisme Agricole CETIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High accuracy path tracking for vehicle in presence of sliding: application to farm vehicles automatic guidance for agricultural tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.79-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-006-7806-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage automatique d'un engin agricole par GPS cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (3), pp.405-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage automatique d'un engin agricole par GPS cinématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (3), pp.405-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage d`engins par GPS : amélioration des performances sur terrain non plat et en présence de glissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.113-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic guidance of a farm tractor relying on a single CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13, pp.53-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combine harvester control using real time kinematic GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (2), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011473630247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique mobile et collecte de données au service de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Clermont Auvergne (UCA), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05210234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -192,10822 +2834,8180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning of Unmanned Aerial Vehicle flying at low height for Internet of Underground Things - Application to data collection of buried communicating sensor nodes in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Smart and Sustainable Technologies-SpliTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning of unmanned aerial vehicle flying at low height for Internet of underground things -Application to data collection of buried communicating sensor nodes in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on smart and sustainable technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Split, Jun 2025, Split - Bol (Island of Brac), Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/SpliTech65624.2025.11091712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal route planning of an unmanned aerial vehicle for data collection of agricultural sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Communications (INFOCOM) - Workshop on Networked Robotics and Communication Systems (NetRobics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2024, Vancouver (Canada), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIDEA : Robot behavior adaptation from interactive communication with buried sensor nodes. Application to smart agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Machine Control &amp; Guidance (MCG 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wroclaw University of Science and Technology with Kölner Labor für Baumaschinen, Nov 2022, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards an Architecture for Agricultural Autonomous Robots’ Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Vilela Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t>
+              <w:t xml:space="preserve">IEEE 25th International Enterprise Distributed Object Computing Workshop (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.194-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479790v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automation, Robotics and Applications (ICARA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Conference on Automation, Robotics and Applications (ICARA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Prague, Czech Republic. pp.80-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARA51699.2021.9376553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134019v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Architecture for Agricultural Autonomous Robots’ Scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Enterprise Distributed Object Computing Workshop (EDOCW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00049⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627926v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Automation, Robotics and Applications (ICARA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Automation, Robotics and Applications (ICARA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829791v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Modeling Data for IoT Agroecology Applications by means of a UML Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Management of Digital EcoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual Event Tunisia, Tunisia. pp.120-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3444757.3485109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive control framework for edge following: Application to two types of mobile robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-robots trajectory planning for farm field coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042442v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spraying robot for precision agriculture: An edge following approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dance</w:t>
+                <w:t xml:space="preserve">A predictive control framework for edge following: Application to two types of mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laneurit Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.267-272, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206304⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.254-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001344v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-robots trajectory planning for farm field coverage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a spraying robot for precision agriculture: An edge following approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Danton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.267-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134018v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic control framework for mobile robots edge following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreal, Canada. pp.104-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007915501040113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Tracking of a Bi-steerable Mobile Robot: An Adaptive Off-road Multi-control Law Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, France. pp.173-180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006865801730180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path tracking of a four-wheel steering mobile robot: A robust off-road parallel steering strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMR The European Conference on Mobile Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.62 - 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECMR.2017.8098670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and guidance system for optimal maintenance operations on pastures by an autonomous mobile machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Seiferth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gobor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Machine Control &amp; Guidance “Facing complex outdoor challenges by inter-disciplinary research” MCG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vichy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of autonomous off-road vehicles in formation for agricultural operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGEF 2015, Mediterranean Green Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation control of off-road fleet of UGVs: Issues, advances and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Workshop on modelling, estimation, perception and control of all terrain mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Hong-Kong</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2014, Hong-Kong, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605220v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workshop on modelling, estimation, perception and control of all terrain mobile robots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Formation control of off-road fleet of UGVs: Issues, advances and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Jun 2014, Hong-Kong, pp.40</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICRA14 Workshop on Modelling, Estimation, Perception and Control of All Terrain Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Hong-Kong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603664v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and communication for a fleet of vehicles to realize with safety agricultural tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">High speed and safe mobile robot control in unstructured environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Precision Agriculture Book of posters ECPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">The International Emergency Management Society Annual Conference TIEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599541v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed and safe mobile robot control in unstructured environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Localization and communication for a fleet of vehicles to realize with safety agricultural tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Emergency Management Society Annual Conference TIEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture Book of posters ECPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603662v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path following of a vehicle-trailer system in presence of sliding: application to automatic guidance of a towed agricultural implement</w:t>
+                <w:t xml:space="preserve">Autonomous maneuvers of a farm vehicle with a trailed implement in headland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RSJ International conference on intelligent robots and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6</w:t>
+              <w:t xml:space="preserve">7th international conference on informatics in control, automation and robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593623v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous maneuver of a farm vehicle with a trailed implement: motion planner and lateral-longitudinal controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on robotics and automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.3824-3824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous maneuvers of a farm vehicle with a trailed implement in headland</w:t>
+                <w:t xml:space="preserve">Path following of a vehicle-trailer system in presence of sliding: application to automatic guidance of a towed agricultural implement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on informatics in control, automation and robotics (ICINCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.109-114</w:t>
+              <w:t xml:space="preserve">IEEE RSJ International conference on intelligent robots and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593292v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-model based sideslip angle observer: accurate control of high-speed mobile robots in off-road conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2010 IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1197-1202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591907v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of agricultural machinery: the third way</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Automatic guidance of agricultural vehicles in headland: maneuvers generation and motion control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.363-369</w:t>
+              <w:t xml:space="preserve">XXXIII CIOSTA CIGR V Conference 2009, Technology and management to ensure sustainable agriculture, agro-systems, forestry and safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Reggio Calabria, Italy. pp.671-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592734v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA09 - IEEE RAS Workshop on Agricultural Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">ICRA 2010 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468610v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planner and lateral-longitudinal controllers for autonomous maneuvers of a farm vehicle in headland</w:t>
+                <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA09 - IEEE RAS Workshop on Agricultural Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468615v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model based sideslip angle observer: accurate control of high-speed mobile robots in off-road conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+                <w:t xml:space="preserve">Evolution of agricultural machinery: the third way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.363-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468617v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of agricultural vehicles in headland: maneuvers generation and motion control</w:t>
+                <w:t xml:space="preserve">Motion planner and lateral-longitudinal controllers for autonomous maneuvers of a farm vehicle in headland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII CIOSTA CIGR V Conference 2009, Technology and management to ensure sustainable agriculture, agro-systems, forestry and safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, MO, United States. pp.5782-5787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591928v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced path tracking control for off-road mobile robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commandes latérale et longitudinale d'un robot mobile à roues en présence de glissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. IROS08 - Workshop on Modeling, Estimation, Path Planning and Control of All Terrain Mobile Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.32-40</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale des Sciences pour l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468549v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of a four wheel steering vehicle</w:t>
+                <w:t xml:space="preserve">Commande d'un véhicule à 4 roues directrices en milieu naturel: application au suivi de trajectoires pour les engins agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th LandTechnik Conference : Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590924v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy path tracking of a four-wheel-steering all-terrain vehicle on a slippery slope</w:t>
+                <w:t xml:space="preserve">Automatic guidance of a four wheel steering vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Berducat</w:t>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">66th LandTechnik Conference : Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344837v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande d'un véhicule à 4 roues directrices en milieu naturel: application au suivi de trajectoires pour les engins agricoles</w:t>
+                <w:t xml:space="preserve">High accuracy path tracking of a four-wheel-steering all-terrain vehicle on a slippery slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344834v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy path tracking of a four wheel steering all terrain vehicle on a slippery slope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced path tracking control for off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece. pp.10</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. IROS08 - Workshop on Modeling, Estimation, Path Planning and Control of All Terrain Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590836v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic guidance of a four-wheel steering vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LandTechnik conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hohenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive control of four-wheel-steering off-road mobile robots: application to path tracking and heading control in presence of sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1759--1764, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commandes latérale et longitudinale d'un robot mobile à roues en présence de glissements</w:t>
+                <w:t xml:space="preserve">High accuracy path tracking of a four wheel steering all terrain vehicle on a slippery slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale des Sciences pour l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France. pp.1</w:t>
+              <w:t xml:space="preserve">AgEng 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590932v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time, multi-sensor architecture for fusion of delayed observations: application to vehicle localisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tessier</w:t>
+                <w:t xml:space="preserve">Commande de véhicules en présence de glissement: application au suivi de trajectoire pour les engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International IEEE Conference on Intelligent Transportation Systems, ITSC 2006, Toronto, CAN, September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1316-1321</w:t>
+              <w:t xml:space="preserve">4ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588838v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Section Automatique : démonstrateurs en Automatique, Angers, FRA, 28-29 mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sideslip angles observer for vehicle guidance in sliding conditions: application to agricultural path tracking tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2006 IEEE International Conference on Robotics and Automation. ICRA 2006, Orlando,USA, 15-19 May 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3183-3188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande de véhicules en présence de glissement : application au suivi de trajectoire pour les engins agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">A real-time, multi-sensor architecture for fusion of delayed observations: application to vehicle localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2006. 30, 31 mai et 1er juin 2006, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.6</w:t>
+              <w:t xml:space="preserve">The 9th International IEEE Conference on Intelligent Transportation Systems, ITSC 2006, Toronto, CAN, September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1316-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588286v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile robot control in presence of sliding: application to agricultural vehicle path tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">Commande de véhicules en présence de glissement : application au suivi de trajectoire pour les engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2006. 30, 31 mai et 1er juin 2006, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094504v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Mobile robot control in presence of sliding: application to agricultural vehicle path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Démonstrateurs en Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, United States. pp.6004--6009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094537v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile robot control in presence of sliding: Application to agricultural vehicle path tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE Conference on Decision &amp; Control (CDC'2006), San Diego, CA, USA, 13-15 décembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.6004-6009</w:t>
+              <w:t xml:space="preserve">Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Angers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588695v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande de véhicules en présence de glissement: application au suivi de trajectoire pour les engins agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">Mobile robot control in presence of sliding: Application to agricultural vehicle path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">45th IEEE Conference on Decision &amp; Control (CDC'2006), San Diego, CA, USA, 13-15 décembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6004-6009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094526v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de trajectoire haute précision pour les véhicules tout-terrains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control for Vehicle Guidance in Presence of Sliding: Application to Farm Vehicles Path Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolain Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée scientifique de l'Ecole doctorale SPI (EDSPI05), Clermont-Ferrand, 27 juin 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.885-890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467241v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for vehicle guidance in presence of sliding: Application to farm vehicles path tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Suivi de trajectoire haute précision pour les véhicules tout-terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA2005), Barcelone,ESP, 18-22 Avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.897-902</w:t>
+              <w:t xml:space="preserve">9ème Journée scientifique de l'Ecole doctorale SPI (EDSPI05), Clermont-Ferrand, 27 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586953v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Vehicle Guidance in Presence of Sliding: Application to Farm Vehicles Path Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for vehicle guidance in presence of sliding: Application to farm vehicles path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA2005), Barcelone,ESP, 18-22 Avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.897-902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467178v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear control for car like mobile robots in presence of sliding: application to guidance of farm vehicles using a single RTK GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Navigating farm vehicle: taking slipping into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Robotics ISR, Paris, 23 March 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France. pp.6</w:t>
+              <w:t xml:space="preserve">1st Korea-France Symposium on Dependable Robotic Navigation (SAFEMOVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467053v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear control for vehicle in sliding conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Adaptive and predictive non linear control for sliding vehicle guidance: application to trajectory tracking of farm vehicles relying on a single RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA, New-Orleans, USA, 26 avril - 1 mai 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International conference on Intelligent Robots and Systems (IROS),Sendai -JPN,28 september-2 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583732v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and predictive non linear control for sliding vehicle guidance: application to trajectory tracking of farm vehicles relying on a single RTK GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A nonlinear control for vehicle in sliding conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International conference on Intelligent Robots and Systems (IROS),Sendai -JPN,28 september-2 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA, New-Orleans, USA, 26 avril - 1 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583733v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new nonlinear control for vehicle in sliding conditions: Application to automatic guidance of farm vehicles using RTK GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Non-Linear control for car like mobile robots in presence of sliding: application to guidance of farm vehicles using a single RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004, ICRA04</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Symposium on Robotics ISR, Paris, 23 March 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467063v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating farm vehicle: taking slipping into account</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A new nonlinear control for vehicle in sliding conditions: Application to automatic guidance of farm vehicles using RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Korea-France Symposium on Dependable Robotic Navigation (SAFEMOVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004, ICRA04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, France. pp.4381-4386 Vol.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1302407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094581v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative control for car like vehicles guidance relying on RTK GPS : rejection of sliding effects in agricultural applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Rejection of sliding effects in car like robot control: application to farm vehicle guidance using a single RTK GPS sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Taipei, TWN, 14-19 September 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Taiwan. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE-RSJ International conference on Intelligent Robots and Systems (IROS), Las-Vegas, USA, 27-31 October 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581854v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage de véhicule par un unique GPS cinématique en présence de glissement : application au guidage automatique d'engins agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Automatic guidance of farm vehicles relying on a RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Ecole Doctorale des Sciences Pour l'Ingénieur Thématique : commande, Clermont-Ferrand 13 juin 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.8</w:t>
+              <w:t xml:space="preserve">International Space University Satellite navigation systems: policy commercial and technical interaction, Strasbourg, 26-28 May 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581851v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of farm vehicles relying on a RTK GPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidage de véhicule par un unique GPS cinématique en présence de glissement : application au guidage automatique d'engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Space University Satellite navigation systems: policy commercial and technical interaction, Strasbourg, 26-28 May 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.3</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Ecole Doctorale des Sciences Pour l'Ingénieur Thématique : commande, Clermont-Ferrand 13 juin 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581852v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejection of sliding effects in car like robot control: application to farm vehicle guidance using a single RTK GPS sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Adaptative control for car like vehicles guidance relying on RTK GPS : rejection of sliding effects in agricultural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ International conference on Intelligent Robots and Systems (IROS), Las-Vegas, USA, 27-31 October 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Taipei, TWN, 14-19 September 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Taiwan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581855v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle control using image cues recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Measurement and Control in Robotics (ISMCR 2002), ENSIB de Bourges, 20-22 June 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of a farm tractor along curved paths, using a unique CP-DGPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ International conference on intelligent robots and systems IROS 2001, Maui Hawai, USA, 29 october-3 november 2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, Montpellier, 18th-20th June 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466214v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic guidance of a farm tractor along curved paths, using a unique CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, Montpellier, 18th-20th June 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RSJ International conference on intelligent robots and systems IROS 2001, Maui Hawai, USA, 29 october-3 november 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Maui, United States. pp.674-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2001.976247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579764v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing for GPS latency measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gallice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on quality control by artificial vision QCAV, Le Creusot, 21th-23th May 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.287-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, ECPA'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Cordesses</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de précision : avancées de la recherche technologique et industrielle, Dijon, 29-30 mai 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.313-320</w:t>
+              <w:t xml:space="preserve">La recherche technologique et industrielle au service de l'agriculture de précision, AP'00, Enesad et Cemagref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Dijon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579189v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved path following of a farm tractor using a CP-DGPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+                <w:t xml:space="preserve">Vehicle guidance using CP-DGPS : comparison of two heading estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème International IFAC Symposium on Robot control SYROCO 2000, Vienna, AUT, 21-23 septembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Austria. pp.6</w:t>
+              <w:t xml:space="preserve">Agricultural Engineering Conference, AGENG'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579762v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle guidance using CP-DGPS : comparison of two heading estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+                <w:t xml:space="preserve">Curved path following of a farm tractor using a CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Engineering Conference, AGENG'00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">6ème International IFAC Symposium on Robot control SYROCO 2000, Vienna, AUT, 21-23 septembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465959v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm vehicle guidance using CP-GDGPS: two heading estimators comparison</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural engineering conference AgEng 2000, University of Warwick, GBR, 2-7 July 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, United Kingdom. pp.8</w:t>
+              <w:t xml:space="preserve">Agriculture de précision : avancées de la recherche technologique et industrielle, Dijon, 29-30 mai 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.313-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579191v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved Path Following of a Farm Tractor Using a CP-DGPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+                <w:t xml:space="preserve">Farm vehicle guidance using CP-GDGPS: two heading estimators comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO'00 - 6th IFAC Symposium on Robot Control,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agricultural engineering conference AgEng 2000, University of Warwick, GBR, 2-7 July 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, United Kingdom. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465978v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage par CP-DGPS d'une moissonneuse-batteuse sur monde plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cordesses</w:t>
+                <w:t xml:space="preserve">Curved Path Following of a Farm Tractor Using a CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GPS 2000, Nantes, 20-21 juin 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYROCO'00 - 6th IFAC Symposium on Robot Control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Vienne, Austria. pp.489-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)37977-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579192v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+                <w:t xml:space="preserve">Guidage par CP-DGPS d'une moissonneuse-batteuse sur monde plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Berducat</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche technologique et industrielle au service de l'agriculture de précision, AP'00, Enesad et Cemagref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Dijon, France. pp.6</w:t>
+              <w:t xml:space="preserve">Journées GPS 2000, Nantes, 20-21 juin 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465882v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combine harvester control using real time kinematic GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Precision Agriculture, Odense, DNK, 11th-15th July 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Denmark. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS based combine harvester control without orientation sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS-99, Nashville, USA, 14-17 September 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS based combine harvester control without orientation sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS 1999 - 12th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Nashville, United States. pp.2041-2046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465618v1</w:t>
-              </w:r>
-[...2640 lines deleted...]
-                <w:t xml:space="preserve">hal-02580287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11025,103 +11025,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Off-Road Bi-steerable Mobile Robots: An Adaptive Multi-control Laws Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 613, pp.344-363, 2020, </w:t>
@@ -11159,77 +11159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate GPS-based guidance of agricultural vehicles operating on slippery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11552,51 +11552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11608,239 +11608,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport deuxième phase projet Justax : recherche de solutions avec le signal basse fréquence du capteur Justax</w:t>
+                <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02577798v1</w:t>
+                <w:t xml:space="preserve">hal-02577796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport première phase projet Justax : analyse des 14 Justax en retour</w:t>
+                <w:t xml:space="preserve">Rapport deuxième phase projet Justax : recherche de solutions avec le signal basse fréquence du capteur Justax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02577797v1</w:t>
+                <w:t xml:space="preserve">hal-02577798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
+                <w:t xml:space="preserve">Rapport première phase projet Justax : analyse des 14 Justax en retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.19</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577796v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11995,51 +11995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05210234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA51699.2021.9376553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Danton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007915501040113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006865801730180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098670" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seiferth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gobor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuilot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605220v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Braconnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354722" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468617v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354727" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591928v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650645" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolain Lenain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581854v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cordesses" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976247" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordesses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Veron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579189v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579191v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465978v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37977-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thibaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Aghajanzadeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.868459" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deremetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21707" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20319" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4736CFFCE8044A10609A9CC59EB205C8F4ED068B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.13.419-439" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-006-7806-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D08C3SHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272618v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berducat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581853v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582992v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011473630247" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPCWWPH8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577798v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577797v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Normand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Aghajanzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.868459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nizard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deremetz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gobor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seiferth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21707" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuilot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4736CFFCE8044A10609A9CC59EB205C8F4ED068B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.13.419-439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-006-7806-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D08C3SHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berducat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordesses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011473630247" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPCWWPH8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05210234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA51699.2021.9376553" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206371" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Danton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206304" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007915501040113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006865801730180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Braconnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354727" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354722" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650645" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolain Lenain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302407" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cordesses" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976247" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Veron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37977-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thibaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577798v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577797v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Normand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>