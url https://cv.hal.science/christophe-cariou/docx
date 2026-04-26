--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -72,2759 +72,117 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
-[...2640 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique mobile et collecte de données au service de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Clermont Auvergne (UCA), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05210234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2834,8180 +192,10822 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning of Unmanned Aerial Vehicle flying at low height for Internet of Underground Things - Application to data collection of buried communicating sensor nodes in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuankang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Smart and Sustainable Technologies-SpliTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning of unmanned aerial vehicle flying at low height for Internet of underground things -Application to data collection of buried communicating sensor nodes in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuankang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on smart and sustainable technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Split, Jun 2025, Split - Bol (Island of Brac), Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/SpliTech65624.2025.11091712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal route planning of an unmanned aerial vehicle for data collection of agricultural sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Communications (INFOCOM) - Workshop on Networked Robotics and Communication Systems (NetRobics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2024, Vancouver (Canada), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIDEA : Robot behavior adaptation from interactive communication with buried sensor nodes. Application to smart agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Machine Control &amp; Guidance (MCG 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wroclaw University of Science and Technology with Kölner Labor für Baumaschinen, Nov 2022, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Architecture for Agricultural Autonomous Robots’ Scheduling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Enterprise Distributed Object Computing Workshop (EDOCW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Automation, Robotics and Applications (ICARA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627926v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Automation, Robotics and Applications (ICARA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICARA51699.2021.9376553⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829791v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards an Architecture for Agricultural Autonomous Robots’ Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Vilela Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t>
+              <w:t xml:space="preserve">IEEE 25th International Enterprise Distributed Object Computing Workshop (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.194-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479790v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automation, Robotics and Applications (ICARA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7. International Conference on Automation, Robotics and Applications (ICARA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Prague, Czech Republic. pp.80-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARA51699.2021.9376553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134019v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Modeling Data for IoT Agroecology Applications by means of a UML Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Management of Digital EcoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual Event Tunisia, Tunisia. pp.120-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3444757.3485109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-robots trajectory planning for farm field coverage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A predictive control framework for edge following: Application to two types of mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laneurit Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.254-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134018v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive control framework for edge following: Application to two types of mobile robots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Development of a spraying robot for precision agriculture: An edge following approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Danton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.254-260, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206371⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.267-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042442v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spraying robot for precision agriculture: An edge following approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Multi-robots trajectory planning for farm field coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001344v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic control framework for mobile robots edge following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreal, Canada. pp.104-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007915501040113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Tracking of a Bi-steerable Mobile Robot: An Adaptive Off-road Multi-control Law Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, France. pp.173-180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006865801730180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path tracking of a four-wheel steering mobile robot: A robust off-road parallel steering strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMR The European Conference on Mobile Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.62 - 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECMR.2017.8098670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and guidance system for optimal maintenance operations on pastures by an autonomous mobile machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Seiferth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gobor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Machine Control &amp; Guidance “Facing complex outdoor challenges by inter-disciplinary research” MCG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vichy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of autonomous off-road vehicles in formation for agricultural operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGEF 2015, Mediterranean Green Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on modelling, estimation, perception and control of all terrain mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2014, Hong-Kong, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation control of off-road fleet of UGVs: Issues, advances and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA14 Workshop on Modelling, Estimation, Perception and Control of All Terrain Mobile Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hong-Kong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed and safe mobile robot control in unstructured environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Localization and communication for a fleet of vehicles to realize with safety agricultural tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Emergency Management Society Annual Conference TIEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture Book of posters ECPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603662v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and communication for a fleet of vehicles to realize with safety agricultural tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">High speed and safe mobile robot control in unstructured environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Precision Agriculture Book of posters ECPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">The International Emergency Management Society Annual Conference TIEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599541v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous maneuvers of a farm vehicle with a trailed implement in headland</w:t>
+                <w:t xml:space="preserve">Path following of a vehicle-trailer system in presence of sliding: application to automatic guidance of a towed agricultural implement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on informatics in control, automation and robotics (ICINCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.109-114</w:t>
+              <w:t xml:space="preserve">IEEE RSJ International conference on intelligent robots and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593292v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous maneuver of a farm vehicle with a trailed implement: motion planner and lateral-longitudinal controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International conference on robotics and automation (ICRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.3824-3824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path following of a vehicle-trailer system in presence of sliding: application to automatic guidance of a towed agricultural implement</w:t>
+                <w:t xml:space="preserve">Autonomous maneuvers of a farm vehicle with a trailed implement in headland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RSJ International conference on intelligent robots and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6</w:t>
+              <w:t xml:space="preserve">7th international conference on informatics in control, automation and robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593623v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model based sideslip angle observer: accurate control of high-speed mobile robots in off-road conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2010 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468617v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of agricultural vehicles in headland: maneuvers generation and motion control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of agricultural machinery: the third way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII CIOSTA CIGR V Conference 2009, Technology and management to ensure sustainable agriculture, agro-systems, forestry and safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Reggio Calabria, Italy. pp.671-675</w:t>
+              <w:t xml:space="preserve">7th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.363-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591928v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2010 IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">ICRA09 - IEEE RAS Workshop on Agricultural Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591907v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
+                <w:t xml:space="preserve">Motion planner and lateral-longitudinal controllers for autonomous maneuvers of a farm vehicle in headland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA09 - IEEE RAS Workshop on Agricultural Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, MO, United States. pp.5782-5787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468610v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of agricultural machinery: the third way</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Automatic guidance of agricultural vehicles in headland: maneuvers generation and motion control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.363-369</w:t>
+              <w:t xml:space="preserve">XXXIII CIOSTA CIGR V Conference 2009, Technology and management to ensure sustainable agriculture, agro-systems, forestry and safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Reggio Calabria, Italy. pp.671-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592734v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planner and lateral-longitudinal controllers for autonomous maneuvers of a farm vehicle in headland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-model based sideslip angle observer: accurate control of high-speed mobile robots in off-road conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, St Louis, MO, United States. pp.5782-5787, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354722⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1197-1202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468615v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commandes latérale et longitudinale d'un robot mobile à roues en présence de glissements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced path tracking control for off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale des Sciences pour l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France. pp.1</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. IROS08 - Workshop on Modeling, Estimation, Path Planning and Control of All Terrain Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590932v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande d'un véhicule à 4 roues directrices en milieu naturel: application au suivi de trajectoires pour les engins agricoles</w:t>
+                <w:t xml:space="preserve">Automatic guidance of a four wheel steering vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.6</w:t>
+              <w:t xml:space="preserve">66th LandTechnik Conference : Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344834v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of a four wheel steering vehicle</w:t>
+                <w:t xml:space="preserve">High accuracy path tracking of a four-wheel-steering all-terrain vehicle on a slippery slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Berducat</w:t>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th LandTechnik Conference : Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590924v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy path tracking of a four-wheel-steering all-terrain vehicle on a slippery slope</w:t>
+                <w:t xml:space="preserve">Commande d'un véhicule à 4 roues directrices en milieu naturel: application au suivi de trajectoires pour les engins agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Berducat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344837v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced path tracking control for off-road mobile robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High accuracy path tracking of a four wheel steering all terrain vehicle on a slippery slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. IROS08 - Workshop on Modeling, Estimation, Path Planning and Control of All Terrain Mobile Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.32-40</w:t>
+              <w:t xml:space="preserve">AgEng 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468549v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic guidance of a four-wheel steering vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LandTechnik conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Hohenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive control of four-wheel-steering off-road mobile robots: application to path tracking and heading control in presence of sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1759--1764, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy path tracking of a four wheel steering all terrain vehicle on a slippery slope</w:t>
+                <w:t xml:space="preserve">Commandes latérale et longitudinale d'un robot mobile à roues en présence de glissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece. pp.10</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale des Sciences pour l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590836v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande de véhicules en présence de glissement: application au suivi de trajectoire pour les engins agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">A real-time, multi-sensor architecture for fusion of delayed observations: application to vehicle localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 9th International IEEE Conference on Intelligent Transportation Systems, ITSC 2006, Toronto, CAN, September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1316-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094526v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Section Automatique : démonstrateurs en Automatique, Angers, FRA, 28-29 mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sideslip angles observer for vehicle guidance in sliding conditions: application to agricultural path tracking tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2006 IEEE International Conference on Robotics and Automation. ICRA 2006, Orlando,USA, 15-19 May 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3183-3188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time, multi-sensor architecture for fusion of delayed observations: application to vehicle localisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tessier</w:t>
+                <w:t xml:space="preserve">Commande de véhicules en présence de glissement : application au suivi de trajectoire pour les engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International IEEE Conference on Intelligent Transportation Systems, ITSC 2006, Toronto, CAN, September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1316-1321</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2006. 30, 31 mai et 1er juin 2006, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588838v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande de véhicules en présence de glissement : application au suivi de trajectoire pour les engins agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Mobile robot control in presence of sliding: application to agricultural vehicle path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2006. 30, 31 mai et 1er juin 2006, Bordeaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, United States. pp.6004--6009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588286v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile robot control in presence of sliding: application to agricultural vehicle path tracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Angers, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094504v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">Mobile robot control in presence of sliding: Application to agricultural vehicle path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Angers, France. 8 p</w:t>
+              <w:t xml:space="preserve">45th IEEE Conference on Decision &amp; Control (CDC'2006), San Diego, CA, USA, 13-15 décembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6004-6009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094537v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile robot control in presence of sliding: Application to agricultural vehicle path tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Commande de véhicules en présence de glissement: application au suivi de trajectoire pour les engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE Conference on Decision &amp; Control (CDC'2006), San Diego, CA, USA, 13-15 décembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.6004-6009</w:t>
+              <w:t xml:space="preserve">4ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588695v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Vehicle Guidance in Presence of Sliding: Application to Farm Vehicles Path Tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Suivi de trajectoire haute précision pour les véhicules tout-terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9ème Journée scientifique de l'Ecole doctorale SPI (EDSPI05), Clermont-Ferrand, 27 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France. pp.81-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467178v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de trajectoire haute précision pour les véhicules tout-terrains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for vehicle guidance in presence of sliding: Application to farm vehicles path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée scientifique de l'Ecole doctorale SPI (EDSPI05), Clermont-Ferrand, 27 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France. pp.81-92</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA2005), Barcelone,ESP, 18-22 Avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.897-902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467241v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for vehicle guidance in presence of sliding: Application to farm vehicles path tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for Vehicle Guidance in Presence of Sliding: Application to Farm Vehicles Path Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolain Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA2005), Barcelone,ESP, 18-22 Avril 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.885-890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586953v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating farm vehicle: taking slipping into account</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">A nonlinear control for vehicle in sliding conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Korea-France Symposium on Dependable Robotic Navigation (SAFEMOVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA, New-Orleans, USA, 26 avril - 1 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094581v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and predictive non linear control for sliding vehicle guidance: application to trajectory tracking of farm vehicles relying on a single RTK GPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Non-Linear control for car like mobile robots in presence of sliding: application to guidance of farm vehicles using a single RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International conference on Intelligent Robots and Systems (IROS),Sendai -JPN,28 september-2 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.6</w:t>
+              <w:t xml:space="preserve">35th International Symposium on Robotics ISR, Paris, 23 March 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583733v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear control for vehicle in sliding conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Adaptive and predictive non linear control for sliding vehicle guidance: application to trajectory tracking of farm vehicles relying on a single RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA, New-Orleans, USA, 26 avril - 1 mai 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International conference on Intelligent Robots and Systems (IROS),Sendai -JPN,28 september-2 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583732v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear control for car like mobile robots in presence of sliding: application to guidance of farm vehicles using a single RTK GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">A new nonlinear control for vehicle in sliding conditions: Application to automatic guidance of farm vehicles using RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Robotics ISR, Paris, 23 March 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004, ICRA04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, France. pp.4381-4386 Vol.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1302407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467053v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new nonlinear control for vehicle in sliding conditions: Application to automatic guidance of farm vehicles using RTK GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Navigating farm vehicle: taking slipping into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004, ICRA04</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Korea-France Symposium on Dependable Robotic Navigation (SAFEMOVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Suwon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467063v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejection of sliding effects in car like robot control: application to farm vehicle guidance using a single RTK GPS sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Guidage de véhicule par un unique GPS cinématique en présence de glissement : application au guidage automatique d'engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ International conference on Intelligent Robots and Systems (IROS), Las-Vegas, USA, 27-31 October 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States. pp.6</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Ecole Doctorale des Sciences Pour l'Ingénieur Thématique : commande, Clermont-Ferrand 13 juin 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581855v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of farm vehicles relying on a RTK GPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptative control for car like vehicles guidance relying on RTK GPS : rejection of sliding effects in agricultural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Space University Satellite navigation systems: policy commercial and technical interaction, Strasbourg, 26-28 May 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.3</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Taipei, TWN, 14-19 September 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Taiwan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581852v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage de véhicule par un unique GPS cinématique en présence de glissement : application au guidage automatique d'engins agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Automatic guidance of farm vehicles relying on a RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Ecole Doctorale des Sciences Pour l'Ingénieur Thématique : commande, Clermont-Ferrand 13 juin 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.8</w:t>
+              <w:t xml:space="preserve">International Space University Satellite navigation systems: policy commercial and technical interaction, Strasbourg, 26-28 May 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581851v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative control for car like vehicles guidance relying on RTK GPS : rejection of sliding effects in agricultural applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Rejection of sliding effects in car like robot control: application to farm vehicle guidance using a single RTK GPS sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Taipei, TWN, 14-19 September 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Taiwan. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE-RSJ International conference on Intelligent Robots and Systems (IROS), Las-Vegas, USA, 27-31 October 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581854v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle control using image cues recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Measurement and Control in Robotics (ISMCR 2002), ENSIB de Bourges, 20-22 June 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic guidance of a farm tractor along curved paths, using a unique CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, Montpellier, 18th-20th June 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RSJ International conference on intelligent robots and systems IROS 2001, Maui Hawai, USA, 29 october-3 november 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Maui, United States. pp.674-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2001.976247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579764v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of a farm tractor along curved paths, using a unique CP-DGPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ International conference on intelligent robots and systems IROS 2001, Maui Hawai, USA, 29 october-3 november 2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, Montpellier, 18th-20th June 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466214v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing for GPS latency measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gallice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on quality control by artificial vision QCAV, Le Creusot, 21th-23th May 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.287-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, ECPA'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+                <w:t xml:space="preserve">Curved path following of a farm tractor using a CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche technologique et industrielle au service de l'agriculture de précision, AP'00, Enesad et Cemagref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Dijon, France. pp.6</w:t>
+              <w:t xml:space="preserve">6ème International IFAC Symposium on Robot control SYROCO 2000, Vienna, AUT, 21-23 septembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465882v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle guidance using CP-DGPS : comparison of two heading estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Engineering Conference, AGENG'00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">Agriculture de précision : avancées de la recherche technologique et industrielle, Dijon, 29-30 mai 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.313-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465959v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved path following of a farm tractor using a CP-DGPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+                <w:t xml:space="preserve">Vehicle guidance using CP-DGPS : comparison of two heading estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème International IFAC Symposium on Robot control SYROCO 2000, Vienna, AUT, 21-23 septembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Austria. pp.6</w:t>
+              <w:t xml:space="preserve">Agricultural Engineering Conference, AGENG'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579762v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cordesses</w:t>
+                <w:t xml:space="preserve">Curved Path Following of a Farm Tractor Using a CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de précision : avancées de la recherche technologique et industrielle, Dijon, 29-30 mai 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYROCO'00 - 6th IFAC Symposium on Robot Control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Vienne, Austria. pp.489-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)37977-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579189v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farm vehicle guidance using CP-GDGPS: two heading estimators comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural engineering conference AgEng 2000, University of Warwick, GBR, 2-7 July 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved Path Following of a Farm Tractor Using a CP-DGPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+                <w:t xml:space="preserve">Guidage par CP-DGPS d'une moissonneuse-batteuse sur monde plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO'00 - 6th IFAC Symposium on Robot Control,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées GPS 2000, Nantes, 20-21 juin 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465978v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage par CP-DGPS d'une moissonneuse-batteuse sur monde plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cordesses</w:t>
+                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GPS 2000, Nantes, 20-21 juin 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.9</w:t>
+              <w:t xml:space="preserve">La recherche technologique et industrielle au service de l'agriculture de précision, AP'00, Enesad et Cemagref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Dijon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579192v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combine harvester control using real time kinematic GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Precision Agriculture, Odense, DNK, 11th-15th July 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Denmark. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS based combine harvester control without orientation sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS-99, Nashville, USA, 14-17 September 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS based combine harvester control without orientation sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS 1999 - 12th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Nashville, United States. pp.2041-2046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmanned Aerial Vehicle Optimal Route Planning for Data Collection of Underground Communicating Sensor Nodes in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali-Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Journal on Autonomous Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3748732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary Algorithm with Geometrical Heuristics for Solving the Close Enough Traveling Salesman Problem: Application to the Trajectory Planning of an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16010044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LambdAgrIoT: a New Architecture for Agricultural Autonomous Robots' Scheduling: from Design to Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.2993-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-022-03592-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet of underground things in agriculture 4.0: challenges, applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23084058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-centric UML profile for agroecology applications: Agricultural autonomous robots monitoring case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Badir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Bazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.459-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/CSIS220301064B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Architecture for Online Scheduling of Autonomous Robots in Agriculture: Open Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Smart Vehicles and Smart Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJSVST.313059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Collection from Buried Sensor Nodes by Means of an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive deformation control for elastic linear objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Aghajanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2022.868459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of LoRa technology in 433-MHz and 868-MHz for underground to aboveground data transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.106770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.106770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path Tracking of a Bi-steerable Mobile Robot: An Adaptive Off-road Multi-control Law Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile robot trajectory planning under kinematic and dynamic constraints for partial and full field coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Gobor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Seiferth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.21707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed kinematic and dynamic sideslip angle observer for accurate control of fast off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.20319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic guidance of a four-wheel-steering mobile robot for accurate field operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (6/7), pp.504-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.20282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGENG 2008. Guidage et modélisation des agroéquipements mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de Veille Machinisme Agricole CETIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive and predictive path tracking control for off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.419-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejc.13.419-439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoi de neuf en R&amp;D pour le machinisme agricole : guidage, capteurs, communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de Veille Machinisme Agricole CETIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High accuracy path tracking for vehicle in presence of sliding: application to farm vehicles automatic guidance for agricultural tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.79-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-006-7806-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage automatique d'un engin agricole par GPS cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (3), pp.405-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage automatique d'un engin agricole par GPS cinématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (3), pp.405-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage d`engins par GPS : amélioration des performances sur terrain non plat et en présence de glissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.113-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic guidance of a farm tractor relying on a single CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13, pp.53-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combine harvester control using real time kinematic GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (2), pp.147-161. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465618v1</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1011473630247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11025,103 +11025,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Off-Road Bi-steerable Mobile Robots: An Adaptive Multi-control Laws Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 613, pp.344-363, 2020, </w:t>
@@ -11159,77 +11159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate GPS-based guidance of agricultural vehicles operating on slippery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11552,51 +11552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11608,239 +11608,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
+                <w:t xml:space="preserve">Rapport deuxième phase projet Justax : recherche de solutions avec le signal basse fréquence du capteur Justax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.19</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02577796v1</w:t>
+                <w:t xml:space="preserve">hal-02577798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport deuxième phase projet Justax : recherche de solutions avec le signal basse fréquence du capteur Justax</w:t>
+                <w:t xml:space="preserve">Rapport première phase projet Justax : analyse des 14 Justax en retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02577798v1</w:t>
+                <w:t xml:space="preserve">hal-02577797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport première phase projet Justax : analyse des 14 Justax en retour</w:t>
+                <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Normand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02577797v1</w:t>
+                <w:t xml:space="preserve">hal-02577796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11995,51 +11995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Aghajanzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.868459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nizard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deremetz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gobor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seiferth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21707" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuilot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4736CFFCE8044A10609A9CC59EB205C8F4ED068B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.13.419-439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-006-7806-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D08C3SHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berducat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordesses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011473630247" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPCWWPH8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05210234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA51699.2021.9376553" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206371" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Danton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206304" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007915501040113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006865801730180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Braconnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593268v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593623v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354727" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468610v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592734v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354722" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344842v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344829v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650645" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094504v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588695v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolain Lenain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302407" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cordesses" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976247" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Veron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579191v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465978v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37977-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thibaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577798v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577797v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Normand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05210234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA51699.2021.9376553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Danton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007915501040113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006865801730180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098670" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seiferth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gobor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuilot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Braconnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354722" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650645" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolain Lenain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cordesses" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976247" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordesses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Veron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37977-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thibaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Aghajanzadeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.868459" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deremetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21707" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20319" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4736CFFCE8044A10609A9CC59EB205C8F4ED068B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.13.419-439" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-006-7806-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D08C3SHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berducat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582992v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011473630247" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPCWWPH8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577798v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577797v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Normand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>