--- v2 (2026-04-26)
+++ v3 (2026-05-16)
@@ -72,117 +72,2759 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unmanned Aerial Vehicle Optimal Route Planning for Data Collection of Underground Communicating Sensor Nodes in Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali-Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mailfert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM Journal on Autonomous Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3748732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LambdAgrIoT: a New Architecture for Agricultural Autonomous Robots' Scheduling: from Design to Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cluster Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26, pp.2993-3015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10586-022-03592-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary Algorithm with Geometrical Heuristics for Solving the Close Enough Traveling Salesman Problem: Application to the Trajectory Planning of an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a16010044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet of underground things in agriculture 4.0: challenges, applications and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.4058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23084058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data-centric UML profile for agroecology applications: Agricultural autonomous robots monitoring case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Badir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Bazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Science and Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (1), pp.459-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/CSIS220301064B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04071100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Architecture for Online Scheduling of Autonomous Robots in Agriculture: Open Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bachelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Smart Vehicles and Smart Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJSVST.313059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Data Collection from Buried Sensor Nodes by Means of an Unmanned Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (15), pp.5926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22155926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03749384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive deformation control for elastic linear objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Aghajanzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Corrales Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2022.868459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of LoRa technology in 433-MHz and 868-MHz for underground to aboveground data transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 194, pp.106770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.106770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path Tracking of a Bi-steerable Mobile Robot: An Adaptive Off-road Multi-control Law Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deremetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Papot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 14th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01914902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile robot trajectory planning under kinematic and dynamic constraints for partial and full field coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Gobor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Seiferth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.21707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic guidance of a four-wheel-steering mobile robot for accurate field operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (6/7), pp.504-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.20282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed kinematic and dynamic sideslip angle observer for accurate control of fast off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Field Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rob.20319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AGENG 2008. Guidage et modélisation des agroéquipements mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de Veille Machinisme Agricole CETIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptive and predictive path tracking control for off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (4), pp.419-439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejc.13.419-439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoi de neuf en R&amp;D pour le machinisme agricole : guidage, capteurs, communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note de Veille Machinisme Agricole CETIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High accuracy path tracking for vehicle in presence of sliding: application to farm vehicles automatic guidance for agricultural tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.79-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-006-7806-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage automatique d'un engin agricole par GPS cinématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (3), pp.405-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage automatique d'un engin agricole par GPS cinématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (3), pp.405-433</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guidage d`engins par GPS : amélioration des performances sur terrain non plat et en présence de glissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, spécial Technologies pour les agrosystèmes durables, pp.113-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic guidance of a farm tractor relying on a single CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13, pp.53-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combine harvester control using real time kinematic GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 2 (2), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1011473630247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotique mobile et collecte de données au service de l'agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Clermont Auvergne (UCA), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05210234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -192,10822 +2834,8180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning of Unmanned Aerial Vehicle flying at low height for Internet of Underground Things - Application to data collection of buried communicating sensor nodes in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Smart and Sustainable Technologies-SpliTech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Croatie, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05496929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning of unmanned aerial vehicle flying at low height for Internet of underground things -Application to data collection of buried communicating sensor nodes in agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Bendali</w:t>
+                <w:t xml:space="preserve">Yuankang Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International conference on smart and sustainable technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Split, Jun 2025, Split - Bol (Island of Brac), Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/SpliTech65624.2025.11091712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal route planning of an unmanned aerial vehicle for data collection of agricultural sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Bendali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mailfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Computer Communications (INFOCOM) - Workshop on Networked Robotics and Communication Systems (NetRobics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Communications Society (ComSoc), May 2024, Vancouver (Canada), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS61880.2024.10620865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIDEA : Robot behavior adaptation from interactive communication with buried sensor nodes. Application to smart agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moiroux-Arvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Machine Control &amp; Guidance (MCG 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wroclaw University of Science and Technology with Kölner Labor für Baumaschinen, Nov 2022, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards an Architecture for Agricultural Autonomous Robots’ Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Battistoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus Vilela Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Automation, Robotics and Applications (ICARA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 25th International Enterprise Distributed Object Computing Workshop (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast, Australia. pp.194-203, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134019v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t>
+              <w:t xml:space="preserve">7. International Conference on Automation, Robotics and Applications (ICARA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Prague, Czech Republic. pp.80-84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARA51699.2021.9376553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03479790v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Architecture for Agricultural Autonomous Robots’ Scheduling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Enterprise Distributed Object Computing Workshop (EDOCW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Automation, Robotics and Applications (ICARA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627926v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Beam Deflection of a 2D LiDAR for Canopy Detection on an Autonomous Spraying Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Designing and Implementing Agro-ecology IoT Applications: Issues from Applied Research Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Bimonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Belhassena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Automation, Robotics and Applications (ICARA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICARA51699.2021.9376553⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Latest Advances in Enterprise Architectures in the IoT Era (EAIoT’2021)/International Entreprise Distributed Object Computing Workshop (EDOCW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Comp Soc; Griffith Univ; Destinat Gold Coast, Oct 2021, Gold Coast, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDOCW52865.2021.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829791v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03479790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Modeling Data for IoT Agroecology Applications by means of a UML Profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Belhassena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Bimonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Battistoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Management of Digital EcoSystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual Event Tunisia, Tunisia. pp.120-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3444757.3485109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive control framework for edge following: Application to two types of mobile robots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-robots trajectory planning for farm field coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Laneurit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Picard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Shenzhen, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042442v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a spraying robot for precision agriculture: An edge following approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dance</w:t>
+                <w:t xml:space="preserve">A predictive control framework for edge following: Application to two types of mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laneurit Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.267-272, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206304⟩</w:t>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.254-260, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001344v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-robots trajectory planning for farm field coverage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a spraying robot for precision agriculture: An edge following approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Danton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Conference on Control Technology and Applications (CCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.267-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134018v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic control framework for mobile robots edge following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montreal, Canada. pp.104-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0007915501040113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path Tracking of a Bi-steerable Mobile Robot: An Adaptive Off-road Multi-control Law Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, France. pp.173-180, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006865801730180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01914883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path tracking of a four-wheel steering mobile robot: A robust off-road parallel steering strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Couvent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECMR The European Conference on Mobile Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.62 - 68, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECMR.2017.8098670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and guidance system for optimal maintenance operations on pastures by an autonomous mobile machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Seiferth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Gobor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Machine Control &amp; Guidance “Facing complex outdoor challenges by inter-disciplinary research” MCG 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Vichy, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of autonomous off-road vehicles in formation for agricultural operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MGEF 2015, Mediterranean Green Energy Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marrakech, Morocco. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop on modelling, estimation, perception and control of all terrain mobile robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2014, Hong-Kong, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation control of off-road fleet of UGVs: Issues, advances and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA14 Workshop on Modelling, Estimation, Perception and Control of All Terrain Mobile Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hong-Kong</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization and communication for a fleet of vehicles to realize with safety agricultural tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">High speed and safe mobile robot control in unstructured environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Richier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Precision Agriculture Book of posters ECPA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">The International Emergency Management Society Annual Conference TIEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599541v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High speed and safe mobile robot control in unstructured environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Localization and communication for a fleet of vehicles to realize with safety agricultural tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Braconnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Emergency Management Society Annual Conference TIEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Precision Agriculture Book of posters ECPA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lleida, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603662v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path following of a vehicle-trailer system in presence of sliding: application to automatic guidance of a towed agricultural implement</w:t>
+                <w:t xml:space="preserve">Autonomous maneuvers of a farm vehicle with a trailed implement in headland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RSJ International conference on intelligent robots and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6</w:t>
+              <w:t xml:space="preserve">7th international conference on informatics in control, automation and robotics (ICINCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593623v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous maneuver of a farm vehicle with a trailed implement: motion planner and lateral-longitudinal controllers</w:t>
+                <w:t xml:space="preserve">Path following of a vehicle-trailer system in presence of sliding: application to automatic guidance of a towed agricultural implement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International conference on robotics and automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.3824-3824</w:t>
+              <w:t xml:space="preserve">IEEE RSJ International conference on intelligent robots and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593268v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous maneuvers of a farm vehicle with a trailed implement in headland</w:t>
+                <w:t xml:space="preserve">Autonomous maneuver of a farm vehicle with a trailed implement: motion planner and lateral-longitudinal controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference on informatics in control, automation and robotics (ICINCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Funchal, Madeira, Portugal. pp.109-114</w:t>
+              <w:t xml:space="preserve">IEEE International conference on robotics and automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.3824-3824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593292v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-model based sideslip angle observer: accurate control of high-speed mobile robots in off-road conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2010 IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1197-1202, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591907v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of agricultural machinery: the third way</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Automatic guidance of agricultural vehicles in headland: maneuvers generation and motion control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Conference on Precision Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.363-369</w:t>
+              <w:t xml:space="preserve">XXXIII CIOSTA CIGR V Conference 2009, Technology and management to ensure sustainable agriculture, agro-systems, forestry and safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Reggio Calabria, Italy. pp.671-675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592734v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA09 - IEEE RAS Workshop on Agricultural Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">ICRA 2010 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468610v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion planner and lateral-longitudinal controllers for autonomous maneuvers of a farm vehicle in headland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of agricultural machinery: the third way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th European Conference on Precision Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands. pp.363-369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468615v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of agricultural vehicles in headland: maneuvers generation and motion control</w:t>
+                <w:t xml:space="preserve">Automatic reverse turn of agricultural vehicles: a predictive approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII CIOSTA CIGR V Conference 2009, Technology and management to ensure sustainable agriculture, agro-systems, forestry and safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Reggio Calabria, Italy. pp.671-675</w:t>
+              <w:t xml:space="preserve">ICRA09 - IEEE RAS Workshop on Agricultural Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591928v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model based sideslip angle observer: accurate control of high-speed mobile robots in off-road conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Motion planner and lateral-longitudinal controllers for autonomous maneuvers of a farm vehicle in headland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1197-1202, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354727⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2009, St Louis, MO, United States. pp.5782-5787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468617v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced path tracking control for off-road mobile robots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commandes latérale et longitudinale d'un robot mobile à roues en présence de glissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. IROS08 - Workshop on Modeling, Estimation, Path Planning and Control of All Terrain Mobile Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.32-40</w:t>
+              <w:t xml:space="preserve">Journées de l'Ecole Doctorale des Sciences pour l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Clermont Ferrand, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468549v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of a four wheel steering vehicle</w:t>
+                <w:t xml:space="preserve">Commande d'un véhicule à 4 roues directrices en milieu naturel: application au suivi de trajectoires pour les engins agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">66th LandTechnik Conference : Agricultural Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.6</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590924v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy path tracking of a four-wheel-steering all-terrain vehicle on a slippery slope</w:t>
+                <w:t xml:space="preserve">Automatic guidance of a four wheel steering vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Berducat</w:t>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece</w:t>
+              <w:t xml:space="preserve">66th LandTechnik Conference : Agricultural Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stuttgart, Germany. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344837v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande d'un véhicule à 4 roues directrices en milieu naturel: application au suivi de trajectoires pour les engins agricoles</w:t>
+                <w:t xml:space="preserve">High accuracy path tracking of a four-wheel-steering all-terrain vehicle on a slippery slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.6</w:t>
+              <w:t xml:space="preserve">International Conference on Agricultural Engineering (AgEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344834v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High accuracy path tracking of a four wheel steering all terrain vehicle on a slippery slope</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced path tracking control for off-road mobile robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgEng 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece. pp.10</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems. IROS08 - Workshop on Modeling, Estimation, Path Planning and Control of All Terrain Mobile Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.32-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590836v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of a four-wheel steering vehicle</w:t>
+                <w:t xml:space="preserve">High accuracy path tracking of a four wheel steering all terrain vehicle on a slippery slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Lenain</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Berducat</w:t>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LandTechnik conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Hohenheim, Germany</w:t>
+              <w:t xml:space="preserve">AgEng 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hersonissos, Greece. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344842v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive control of four-wheel-steering off-road mobile robots: application to path tracking and heading control in presence of sliding</w:t>
+                <w:t xml:space="preserve">Automatic guidance of a four-wheel steering vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LandTechnik conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Hohenheim, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00344829v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commandes latérale et longitudinale d'un robot mobile à roues en présence de glissements</w:t>
+                <w:t xml:space="preserve">Adaptive control of four-wheel-steering off-road mobile robots: application to path tracking and heading control in presence of sliding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de l'Ecole Doctorale des Sciences pour l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.1759--1764, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590932v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real-time, multi-sensor architecture for fusion of delayed observations: application to vehicle localisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Tessier</w:t>
+                <w:t xml:space="preserve">Commande de véhicules en présence de glissement: application au suivi de trajectoire pour les engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 9th International IEEE Conference on Intelligent Transportation Systems, ITSC 2006, Toronto, CAN, September 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.1316-1321</w:t>
+              <w:t xml:space="preserve">4ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588838v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Section Automatique : démonstrateurs en Automatique, Angers, FRA, 28-29 mars 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02588698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sideslip angles observer for vehicle guidance in sliding conditions: application to agricultural path tracking tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 2006 IEEE International Conference on Robotics and Automation. ICRA 2006, Orlando,USA, 15-19 May 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3183-3188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00094497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande de véhicules en présence de glissement : application au suivi de trajectoire pour les engins agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">A real-time, multi-sensor architecture for fusion of delayed observations: application to vehicle localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Debain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2006. 30, 31 mai et 1er juin 2006, Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.6</w:t>
+              <w:t xml:space="preserve">The 9th International IEEE Conference on Intelligent Transportation Systems, ITSC 2006, Toronto, CAN, September 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1316-1321</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588286v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile robot control in presence of sliding: application to agricultural vehicle path tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">Commande de véhicules en présence de glissement : application au suivi de trajectoire pour les engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique, CIFA 2006. 30, 31 mai et 1er juin 2006, Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094504v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">Mobile robot control in presence of sliding: Application to agricultural vehicle path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Démonstrateurs en Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Angers, France. 8 p</w:t>
+              <w:t xml:space="preserve">45th IEEE Conference on Decision &amp; Control (CDC'2006), San Diego, CA, USA, 13-15 décembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.6004-6009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094537v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile robot control in presence of sliding: Application to agricultural vehicle path tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Mobile robot control in presence of sliding: application to agricultural vehicle path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE Conference on Decision &amp; Control (CDC'2006), San Diego, CA, USA, 13-15 décembre 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Diego, United States. pp.6004--6009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2006.377520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588695v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commande de véhicules en présence de glissement: application au suivi de trajectoire pour les engins agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Robot mobile tout-terrain pour l'évaluation de lois de commande dédiées au suivi de trajectoire de véhicules dans le cadre de la mobilité accrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Démonstrateurs en Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Angers, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094526v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de trajectoire haute précision pour les véhicules tout-terrains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Model Predictive Control for Vehicle Guidance in Presence of Sliding: Application to Farm Vehicles Path Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolain Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journée scientifique de l'Ecole doctorale SPI (EDSPI05), Clermont-Ferrand, 27 juin 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.885-890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467241v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for vehicle guidance in presence of sliding: Application to farm vehicles path tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Suivi de trajectoire haute précision pour les véhicules tout-terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA2005), Barcelone,ESP, 18-22 Avril 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.897-902</w:t>
+              <w:t xml:space="preserve">9ème Journée scientifique de l'Ecole doctorale SPI (EDSPI05), Clermont-Ferrand, 27 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Clermont-Ferrand, France. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586953v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Predictive Control for Vehicle Guidance in Presence of Sliding: Application to Farm Vehicles Path Tracking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+                <w:t xml:space="preserve">Model Predictive Control for vehicle guidance in presence of sliding: Application to farm vehicles path tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2005 IEEE International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA2005), Barcelone,ESP, 18-22 Avril 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.897-902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467178v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonlinear control for vehicle in sliding conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+                <w:t xml:space="preserve">Navigating farm vehicle: taking slipping into account</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA, New-Orleans, USA, 26 avril - 1 mai 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">1st Korea-France Symposium on Dependable Robotic Navigation (SAFEMOVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583732v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00094581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Linear control for car like mobile robots in presence of sliding: application to guidance of farm vehicles using a single RTK GPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+                <w:t xml:space="preserve">Adaptive and predictive non linear control for sliding vehicle guidance: application to trajectory tracking of farm vehicles relying on a single RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Symposium on Robotics ISR, Paris, 23 March 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International conference on Intelligent Robots and Systems (IROS),Sendai -JPN,28 september-2 October 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467053v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive and predictive non linear control for sliding vehicle guidance: application to trajectory tracking of farm vehicles relying on a single RTK GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A nonlinear control for vehicle in sliding conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International conference on Intelligent Robots and Systems (IROS),Sendai -JPN,28 september-2 October 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation ICRA, New-Orleans, USA, 26 avril - 1 mai 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583733v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new nonlinear control for vehicle in sliding conditions: Application to automatic guidance of farm vehicles using RTK GPS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Non-Linear control for car like mobile robots in presence of sliding: application to guidance of farm vehicles using a single RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004, ICRA04</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th International Symposium on Robotics ISR, Paris, 23 March 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467063v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigating farm vehicle: taking slipping into account</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new nonlinear control for vehicle in sliding conditions: Application to automatic guidance of farm vehicles using RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Korea-France Symposium on Dependable Robotic Navigation (SAFEMOVE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, 2004, ICRA04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, France. pp.4381-4386 Vol.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1302407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00094581v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage de véhicule par un unique GPS cinématique en présence de glissement : application au guidage automatique d'engins agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Rejection of sliding effects in car like robot control: application to farm vehicle guidance using a single RTK GPS sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique de l'Ecole Doctorale des Sciences Pour l'Ingénieur Thématique : commande, Clermont-Ferrand 13 juin 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.8</w:t>
+              <w:t xml:space="preserve">IEEE-RSJ International conference on Intelligent Robots and Systems (IROS), Las-Vegas, USA, 27-31 October 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581851v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative control for car like vehicles guidance relying on RTK GPS : rejection of sliding effects in agricultural applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Automatic guidance of farm vehicles relying on a RTK GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Taipei, TWN, 14-19 September 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Taiwan. pp.6</w:t>
+              <w:t xml:space="preserve">International Space University Satellite navigation systems: policy commercial and technical interaction, Strasbourg, 26-28 May 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581854v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of farm vehicles relying on a RTK GPS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guidage de véhicule par un unique GPS cinématique en présence de glissement : application au guidage automatique d'engins agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lenain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Space University Satellite navigation systems: policy commercial and technical interaction, Strasbourg, 26-28 May 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France. pp.3</w:t>
+              <w:t xml:space="preserve">Journée Scientifique de l'Ecole Doctorale des Sciences Pour l'Ingénieur Thématique : commande, Clermont-Ferrand 13 juin 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581852v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rejection of sliding effects in car like robot control: application to farm vehicle guidance using a single RTK GPS sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Adaptative control for car like vehicles guidance relying on RTK GPS : rejection of sliding effects in agricultural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ International conference on Intelligent Robots and Systems (IROS), Las-Vegas, USA, 27-31 October 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States. pp.6</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA), Taipei, TWN, 14-19 September 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Taiwan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581855v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle control using image cues recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Laneurit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aufrere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Measurement and Control in Robotics (ISMCR 2002), ENSIB de Bourges, 20-22 June 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic guidance of a farm tractor along curved paths, using a unique CP-DGPS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-RSJ International conference on intelligent robots and systems IROS 2001, Maui Hawai, USA, 29 october-3 november 2001</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, Montpellier, 18th-20th June 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466214v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic guidance of a farm tractor along curved paths, using a unique CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Thuilot</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, Montpellier, 18th-20th June 2001</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-RSJ International conference on intelligent robots and systems IROS 2001, Maui Hawai, USA, 29 october-3 november 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Maui, United States. pp.674-679, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2001.976247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579764v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image processing for GPS latency measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gallice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international conference on quality control by artificial vision QCAV, Le Creusot, 21th-23th May 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.287-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS farm tractor control along curved path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Precision Agriculture, ECPA'01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved path following of a farm tractor using a CP-DGPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème International IFAC Symposium on Robot control SYROCO 2000, Vienna, AUT, 21-23 septembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Austria. pp.6</w:t>
+              <w:t xml:space="preserve">La recherche technologique et industrielle au service de l'agriculture de précision, AP'00, Enesad et Cemagref</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Dijon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579762v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cordesses</w:t>
+                <w:t xml:space="preserve">Vehicle guidance using CP-DGPS : comparison of two heading estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Berducat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture de précision : avancées de la recherche technologique et industrielle, Dijon, 29-30 mai 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.313-320</w:t>
+              <w:t xml:space="preserve">Agricultural Engineering Conference, AGENG'00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579189v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle guidance using CP-DGPS : comparison of two heading estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+                <w:t xml:space="preserve">Curved path following of a farm tractor using a CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Engineering Conference, AGENG'00</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">6ème International IFAC Symposium on Robot control SYROCO 2000, Vienna, AUT, 21-23 septembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465959v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved Path Following of a Farm Tractor Using a CP-DGPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYROCO'00 - 6th IFAC Symposium on Robot Control,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agriculture de précision : avancées de la recherche technologique et industrielle, Dijon, 29-30 mai 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.313-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465978v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm vehicle guidance using CP-GDGPS: two heading estimators comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Cordesses</w:t>
+                <w:t xml:space="preserve">Curved Path Following of a Farm Tractor Using a CP-DGPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thuilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural engineering conference AgEng 2000, University of Warwick, GBR, 2-7 July 2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYROCO'00 - 6th IFAC Symposium on Robot Control,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Vienne, Austria. pp.489-494, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1474-6670(17)37977-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579191v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage par CP-DGPS d'une moissonneuse-batteuse sur monde plan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Farm vehicle guidance using CP-GDGPS: two heading estimators comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées GPS 2000, Nantes, 20-21 juin 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.9</w:t>
+              <w:t xml:space="preserve">Agricultural engineering conference AgEng 2000, University of Warwick, GBR, 2-7 July 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579192v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage d'un engin agricole par CP-DGPS : comparaison de deux estimateurs d'orientation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Cordesses</w:t>
+                <w:t xml:space="preserve">Guidage par CP-DGPS d'une moissonneuse-batteuse sur monde plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Berducat</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Thibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche technologique et industrielle au service de l'agriculture de précision, AP'00, Enesad et Cemagref</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Dijon, France. pp.6</w:t>
+              <w:t xml:space="preserve">Journées GPS 2000, Nantes, 20-21 juin 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465882v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combine harvester control using real time kinematic GPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berducat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Precision Agriculture, Odense, DNK, 11th-15th July 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Denmark. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS based combine harvester control without orientation sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS-99, Nashville, USA, 14-17 September 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DGPS based combine harvester control without orientation sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Cordesses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ION GPS 1999 - 12th International Technical Meeting of the Satellite Division of The Institute of Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Nashville, United States. pp.2041-2046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465618v1</w:t>
-              </w:r>
-[...2640 lines deleted...]
-                <w:t xml:space="preserve">hal-02580287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11025,103 +11025,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling Off-Road Bi-steerable Mobile Robots: An Adaptive Multi-control Laws Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Deremetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Papot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 613, pp.344-363, 2020, </w:t>
@@ -11159,77 +11159,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate GPS-based guidance of agricultural vehicles operating on slippery grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thuilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Lenain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11552,51 +11552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cordesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1999, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11608,239 +11608,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport deuxième phase projet Justax : recherche de solutions avec le signal basse fréquence du capteur Justax</w:t>
+                <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Cordesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02577798v1</w:t>
+                <w:t xml:space="preserve">hal-02577796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport première phase projet Justax : analyse des 14 Justax en retour</w:t>
+                <w:t xml:space="preserve">Rapport deuxième phase projet Justax : recherche de solutions avec le signal basse fréquence du capteur Justax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.40</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02577797v1</w:t>
+                <w:t xml:space="preserve">hal-02577798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guidage d'un tracteur agricole par GPS à précision centimétrique</w:t>
+                <w:t xml:space="preserve">Rapport première phase projet Justax : analyse des 14 Justax en retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">irstea. 1998, pp.19</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 1998, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577796v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId220"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11995,51 +11995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05210234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134019v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829791v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA51699.2021.9376553" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042442v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206371" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001344v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Danton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dance" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206304" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007915501040113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nizard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006865801730180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607237v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098670" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605248v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seiferth" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gobor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuilot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605220v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Braconnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593292v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591907v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592734v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354722" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468617v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354727" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590924v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344837v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344829v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650645" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588838v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588698v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094504v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377520" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094537v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588695v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094526v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467241v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586953v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolain Lenain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570229" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467053v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583733v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302407" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094581v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581854v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581852v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581855v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466214v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cordesses" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976247" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579764v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordesses" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579765v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Veron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579762v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579189v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465959v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37977-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579192v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thibaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465882v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578817v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578816v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465618v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Aghajanzadeh" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.868459" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914902v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deremetz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606372v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21707" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20319" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591906v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20282" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4736CFFCE8044A10609A9CC59EB205C8F4ED068B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590939v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.13.419-439" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588781v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094468v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-006-7806-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D08C3SHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581853v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272618v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berducat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582992v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580591v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580287v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011473630247" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPCWWPH8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577798v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577797v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Normand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577796v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moiroux-Arvis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali-Mailfert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuankang Hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mailfert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3748732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachelet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Battistoni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belhassena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bimonte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10586-022-03592-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072066v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16010044" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Badir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Bazza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/CSIS220301064B" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04780414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chalhoub" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSVST.313059" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22155926" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Aghajanzadeh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Aranda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Corrales Ramon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Lenain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2022.868459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.106770" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nizard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deremetz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thuilot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Papot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gobor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Seiferth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berducat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21707" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lenain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thuilot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20282" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4736CFFCE8044A10609A9CC59EB205C8F4ED068B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02463480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuilot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.20319" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590939v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344107v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.13.419-439" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guizard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-006-7806-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D08C3SHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272618v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berducat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580591v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580287v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cordesses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011473630247" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RPCWWPH8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05210234v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05496929v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bendali" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/SpliTech65624.2025.11091712" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04602965v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS61880.2024.10620865" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04071896v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627926v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus Vilela Souza" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Laneurit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Moussa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00049" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829791v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Roux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARA51699.2021.9376553" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479790v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDOCW52865.2021.00050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072420v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3444757.3485109" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042442v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Picard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laneurit Jean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206371" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001344v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Danton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206304" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deremetz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Couvent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007915501040113" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01914883v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Papot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006865801730180" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607237v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMR.2017.8098670" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605248v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601094v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603664v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605220v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603662v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Richier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Braconnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussillon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593292v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593623v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593268v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468617v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354727" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591907v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592734v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Debain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468615v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354722" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590924v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344837v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berducat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468549v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650645" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094497v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tessier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Chapuis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chausse" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588286v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588695v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094504v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2006.377520" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolain Lenain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094581v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583733v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583732v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467053v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02467063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1302407" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581851v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580896v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laneurit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aufrere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579764v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Cordesses" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2001.976247" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Veron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gallice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02466216v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465959v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465978v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)37977-6" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579191v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Thibaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578817v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578816v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02465618v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03042453v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31993-9_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597044v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720208v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012CLF22235" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579509v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578818v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577796v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577798v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577797v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Normand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>