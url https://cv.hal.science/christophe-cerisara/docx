--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cerisara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-shot remaining useful life prognostics through auxiliary training with related data-set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.4493-4509. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10431-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of Using word2vec Representations in Neural Networks for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.175 - 193. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialogue act recognition with syntactic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.419-441. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-014-9263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.227--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of topics and acoustic morphemes from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.220-239. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask estimation with frequency and temporal dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Structure for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On noise masking for automatic missing data speech recognition: a survey and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Jacobian environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs for Quotation Attribution in Literary Texts: A Case Study of LLaMa3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. pp.742-755, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient One-shot Compression via Low-Rank Local Feature Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-long.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Industry Sectors and Financial Statements: A Hybrid Approach for Company Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Remaining Useful Life Prediction: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Koszalin, Poland. pp.464-469, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.11.909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Quotation Attribution with Fictional Character Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 : The 2024 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, United States. pp.12723-12735, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Fictional Voices: a Study of Authorship Verification Models for Quotation Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics(.EACL 2024 ) workshop LaTeCH-CLfL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de l'équipe TTGV à DEFT 2023~: Réponse automatique à des QCM issus d'examens en pharmacie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Degrutère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA TALN RJCRI RECITAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE+: Evaluation of automatic audio captioning systems with pre-trained language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interpreting deep learning models for industry 4.0 with gated mixture of experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning representation pre-training for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.571-573, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.2784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple-choice question generation for out-of-domain Q&A fine-tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.732-738, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision for Question Type Detection with large language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Baloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis for Unsupervised Privacy-Preserving Tools ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEBD'22: 30th Symposium on Advanced Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tirrenia (Pisa), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Risk for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BigData, Special Session on Privacy and Security of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orlando (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised post-tuning of deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning representations with end-to-end models for improved remaining useful life prognostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Approaches for Task-Specific Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos, Crete, Greece. pp.232-242, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-79150-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks Achieve Flatter Minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.222-234, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of syntactic implication of RL-based sentence summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Engineering Dependable and Secure Machine Learning Systems 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq-to-NSeq model for multi-summary generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lingual Dialogue Act Recognition with Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised system log monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFES 2019 - 20th International Conference on Product-Focused Software Process Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL extraction of syntax-based chunks for sentence compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task dialog act and sentiment recognition on Mastodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedayo Oluokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Convolutional Networks need to be Deep for Text Classification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Affective Content Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly-supervised text-to-speech alignment confidence measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Features for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced discriminative models with tree kernels and unsupervised training for entity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. International Conference on Information Systems &amp; Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verbalisation of Biological Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Definitions in Ontologies (IWOOD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised discriminative training of linear models for Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Agnostic Approach to Verbalizing n-ary Events without Parallel Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th European Workshop on Natural Language Generation (ENLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised SRL system with Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inverse Reinforcement Learning for Modeling Conversational Agents in a Virtual Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Gelbukh, Apr 2014, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised experiments at LORIA for the SPMRL 2014 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Shared Task on Statistical Parsing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised structured semantic inference for spoken dialog reservation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M. Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDIAL - 14th annual SIGdial Meeting on Discourse and Dialogue - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised parsing with rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2192-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed probabilistic and deterministic dependency parsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association - InterSpeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised frame based Semantic Role Induction: application to French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.30--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la détection des dislocations à gauche dans les transcriptions automatiques du Français parlé / Towards automatic recognition of left dislocation in transcriptions of Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JSafran platform for semi-automatic speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commas recovery with syntactic features in French and in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting a Dependency Treebank for French Radio Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 -- the ninth international workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Propbanking for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 - The Ninth International Workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Based Active Learning for French Broadcast News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1377-1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar N-Gram Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1824-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique du français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTrans, an open-source software for semi-automatic text-to-speech alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Annual Conference of the International Speech Communication Association - Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting confidence measures for missing data speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measures for semi-automatic labeling of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate marginalization range for missing data recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Prosody for Dialogue Acts Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Conference “Speech and Computer” - SPECOM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure for dialog act recognition in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Dialog Acts Recognition based on Words Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialog acts recognition based on sentence structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask models with global frequency and temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - Interspeech 2006 - ICSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPACE denoising Algorithm on Aurora2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved version of the SPACE algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask Estimation For Missing Data Recognition Using Background Noise Sniffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS le système de transcription automatique du LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop ESTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAP-SPACE denoising algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop - ASRU'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Juan, Puerto Rico, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of classifiers for automatic recognition of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.825-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence modality recognition in French based on prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the accuracy of phone models and liaison processing in a French broadcast news transcription system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting models intrinsic robustness for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic News Transcription System: ANTS some Real Time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Importance of the prosodic Features for Automatic Sentence Modality Recognition in French in real Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS International Conference on Electronics, Control and Signal Processing - ICECS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Crete, Greece, pp.1820-1824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust speech recognition to non-stationary and unpredictable noise based on model-driven approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Missing Data Recognition with Cepstral Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic estimation of a noise over estimation factor for Jacobian-based adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, Florida, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Channel and Noise Compensation in the Spectral Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference - EUSIPCO 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole pour les locuteurs non natifs en présence de bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d'Etude sur la Parole - JEP'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different methods for noise adaptation in a HMM-based speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Italy, Rome, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependency between regression classes in MLLR using multiscale autoregressive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Workshop on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Sophia-Antipolis, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-adaptive algorithms for robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Hands-Free Speech Communication - HSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kyoto, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental adaptation based on first order approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt lake City, USA, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchrony in Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, &amp; Signal Processing - ICASSP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Istanbul, Turkey, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Jacobian matrices for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust behavior of multi-band paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Methods for Speech Recognition in Adverse Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nokia, COST249 &amp; IEEE, 1999, Tampere, Finland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Global Optimization Scheme for Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Speech Communication &amp; Technology - EUROSPEECH'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speech &amp; Computer - SPECOM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Annual Conference of the International Speech Communication Association (Interspeech), 25-29 August 2013, Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Speech Communication Association (ISCA), over 3500 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d'interaction homme-machine pour l'informatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique diffuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (31), OFTA, 2007, ARAGO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Loss of Synchronism in Multi-Band Continuous Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Speech Pattern Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 p, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladder Up, Memory Down: Low-Cost Fine-Tuning With Side Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Warichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read Between the Lines: A Robust Financial Statement Fraud Detection Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lucie-7B LLM and the Lucie Training Dataset: Open resources for multilingual language generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Language Models for Under-Represented Languages: Insights from Wolof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioula Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaldWhisper: Faster Whisper with Head Shearing and Layer Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks have Flat Optima and Generalize Better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel-WD: Exploring acquisition of Novel World Knowledge in LLMs Using Prefix-Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unsupervised-supervised risk and one-class neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlowLLM: large language models on consumer hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report Transfer Learning of Deep Convolutional Network on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche multi-bandes à la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL077N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions en reconnaissance automatique de la parole robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00579816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cerisara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-shot remaining useful life prognostics through auxiliary training with related data-set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.4493-4509. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10431-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of Using word2vec Representations in Neural Networks for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.175 - 193. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialogue act recognition with syntactic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.419-441. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-014-9263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.227--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of topics and acoustic morphemes from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.220-239. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask estimation with frequency and temporal dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Structure for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On noise masking for automatic missing data speech recognition: a survey and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Jacobian environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs for Quotation Attribution in Literary Texts: A Case Study of LLaMa3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. pp.742-755, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient One-shot Compression via Low-Rank Local Feature Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-long.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Industry Sectors and Financial Statements: A Hybrid Approach for Company Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Remaining Useful Life Prediction: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Koszalin, Poland. pp.464-469, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.11.909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Fictional Voices: a Study of Authorship Verification Models for Quotation Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics(.EACL 2024 ) workshop LaTeCH-CLfL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Quotation Attribution with Fictional Character Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 : The 2024 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, United States. pp.12723-12735, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de l'équipe TTGV à DEFT 2023~: Réponse automatique à des QCM issus d'examens en pharmacie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Degrutère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA TALN RJCRI RECITAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE+: Evaluation of automatic audio captioning systems with pre-trained language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interpreting deep learning models for industry 4.0 with gated mixture of experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning representation pre-training for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.571-573, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.2784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple-choice question generation for out-of-domain Q&A fine-tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.732-738, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision for Question Type Detection with large language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Baloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis for Unsupervised Privacy-Preserving Tools ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEBD'22: 30th Symposium on Advanced Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tirrenia (Pisa), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised post-tuning of deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning representations with end-to-end models for improved remaining useful life prognostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Risk for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BigData, Special Session on Privacy and Security of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orlando (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Approaches for Task-Specific Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos, Crete, Greece. pp.232-242, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-79150-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks Achieve Flatter Minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.222-234, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of syntactic implication of RL-based sentence summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Engineering Dependable and Secure Machine Learning Systems 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq-to-NSeq model for multi-summary generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lingual Dialogue Act Recognition with Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised system log monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFES 2019 - 20th International Conference on Product-Focused Software Process Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL extraction of syntax-based chunks for sentence compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task dialog act and sentiment recognition on Mastodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedayo Oluokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Convolutional Networks need to be Deep for Text Classification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Affective Content Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly-supervised text-to-speech alignment confidence measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Features for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced discriminative models with tree kernels and unsupervised training for entity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. International Conference on Information Systems &amp; Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verbalisation of Biological Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Definitions in Ontologies (IWOOD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised discriminative training of linear models for Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Agnostic Approach to Verbalizing n-ary Events without Parallel Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th European Workshop on Natural Language Generation (ENLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inverse Reinforcement Learning for Modeling Conversational Agents in a Virtual Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Gelbukh, Apr 2014, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised SRL system with Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised experiments at LORIA for the SPMRL 2014 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Shared Task on Statistical Parsing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised structured semantic inference for spoken dialog reservation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M. Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDIAL - 14th annual SIGdial Meeting on Discourse and Dialogue - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised parsing with rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2192-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised frame based Semantic Role Induction: application to French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.30--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed probabilistic and deterministic dependency parsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association - InterSpeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la détection des dislocations à gauche dans les transcriptions automatiques du Français parlé / Towards automatic recognition of left dislocation in transcriptions of Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JSafran platform for semi-automatic speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commas recovery with syntactic features in French and in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Propbanking for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 - The Ninth International Workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting a Dependency Treebank for French Radio Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 -- the ninth international workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Based Active Learning for French Broadcast News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1377-1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar N-Gram Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1824-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTrans, an open-source software for semi-automatic text-to-speech alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Annual Conference of the International Speech Communication Association - Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique du français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting confidence measures for missing data speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measures for semi-automatic labeling of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate marginalization range for missing data recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Prosody for Dialogue Acts Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Conference “Speech and Computer” - SPECOM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialog acts recognition based on sentence structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask models with global frequency and temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - Interspeech 2006 - ICSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPACE denoising Algorithm on Aurora2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure for dialog act recognition in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Dialog Acts Recognition based on Words Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved version of the SPACE algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask Estimation For Missing Data Recognition Using Background Noise Sniffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAP-SPACE denoising algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop - ASRU'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Juan, Puerto Rico, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS le système de transcription automatique du LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop ESTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of classifiers for automatic recognition of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.825-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence modality recognition in French based on prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the accuracy of phone models and liaison processing in a French broadcast news transcription system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting models intrinsic robustness for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic News Transcription System: ANTS some Real Time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Importance of the prosodic Features for Automatic Sentence Modality Recognition in French in real Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS International Conference on Electronics, Control and Signal Processing - ICECS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Crete, Greece, pp.1820-1824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Missing Data Recognition with Cepstral Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust speech recognition to non-stationary and unpredictable noise based on model-driven approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic estimation of a noise over estimation factor for Jacobian-based adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, Florida, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Channel and Noise Compensation in the Spectral Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference - EUSIPCO 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole pour les locuteurs non natifs en présence de bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d'Etude sur la Parole - JEP'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different methods for noise adaptation in a HMM-based speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Italy, Rome, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependency between regression classes in MLLR using multiscale autoregressive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Workshop on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Sophia-Antipolis, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-adaptive algorithms for robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Hands-Free Speech Communication - HSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kyoto, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental adaptation based on first order approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt lake City, USA, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchrony in Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, &amp; Signal Processing - ICASSP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Istanbul, Turkey, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Jacobian matrices for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust behavior of multi-band paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Methods for Speech Recognition in Adverse Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nokia, COST249 &amp; IEEE, 1999, Tampere, Finland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Global Optimization Scheme for Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Speech Communication &amp; Technology - EUROSPEECH'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speech &amp; Computer - SPECOM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Annual Conference of the International Speech Communication Association (Interspeech), 25-29 August 2013, Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Speech Communication Association (ISCA), over 3500 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d'interaction homme-machine pour l'informatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique diffuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (31), OFTA, 2007, ARAGO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Loss of Synchronism in Multi-Band Continuous Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Speech Pattern Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 p, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladder Up, Memory Down: Low-Cost Fine-Tuning With Side Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Warichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read Between the Lines: A Robust Financial Statement Fraud Detection Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lucie-7B LLM and the Lucie Training Dataset: Open resources for multilingual language generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaldWhisper: Faster Whisper with Head Shearing and Layer Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Language Models for Under-Represented Languages: Insights from Wolof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioula Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks have Flat Optima and Generalize Better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel-WD: Exploring acquisition of Novel World Knowledge in LLMs Using Prefix-Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unsupervised-supervised risk and one-class neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlowLLM: large language models on consumer hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report Transfer Learning of Deep Convolutional Network on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche multi-bandes à la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL077N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions en reconnaissance automatique de la parole robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00579816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04819657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Chaoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10431-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Lenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9263-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLHG894T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBVR510-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kleckova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rigazio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-short.62" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838586v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-long.291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephane Waffo Dzuyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Belmar-Letelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Abdouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869619v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.744" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427968v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Degrut&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siouffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.2784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Berre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.83" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mart&#237;nek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#225;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Baloun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407454v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022062v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caillon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79150-6_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1691" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323821v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Oluokun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T. Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Gyawali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M. Rojas-Barahona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758506v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Anderson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537147v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537148v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431398v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pavelka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086310v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078245v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103574v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014255v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099890v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107647v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107648v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098917v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cerisara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Warichet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Helbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459546v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioula Doucour&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472450v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL077N" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00579816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04819657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Chaoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10431-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Lenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9263-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLHG894T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBVR510-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kleckova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rigazio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-short.62" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838586v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-long.291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephane Waffo Dzuyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Belmar-Letelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Abdouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Degrut&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siouffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.2784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Berre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.83" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mart&#237;nek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#225;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Baloun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022062v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407454v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79150-6_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1691" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323821v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Oluokun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T. Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Gyawali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M. Rojas-Barahona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Anderson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pavelka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098917v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cerisara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Warichet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Helbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioula Doucour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL077N" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00579816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>