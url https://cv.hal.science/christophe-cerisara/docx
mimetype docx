--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cerisara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-shot remaining useful life prognostics through auxiliary training with related data-set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.4493-4509. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10431-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of Using word2vec Representations in Neural Networks for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.175 - 193. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialogue act recognition with syntactic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.419-441. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-014-9263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.227--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of topics and acoustic morphemes from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.220-239. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask estimation with frequency and temporal dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Structure for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On noise masking for automatic missing data speech recognition: a survey and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Jacobian environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs for Quotation Attribution in Literary Texts: A Case Study of LLaMa3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. pp.742-755, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient One-shot Compression via Low-Rank Local Feature Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-long.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Industry Sectors and Financial Statements: A Hybrid Approach for Company Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Remaining Useful Life Prediction: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Koszalin, Poland. pp.464-469, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.11.909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Fictional Voices: a Study of Authorship Verification Models for Quotation Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics(.EACL 2024 ) workshop LaTeCH-CLfL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Quotation Attribution with Fictional Character Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 : The 2024 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, United States. pp.12723-12735, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de l'équipe TTGV à DEFT 2023~: Réponse automatique à des QCM issus d'examens en pharmacie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Degrutère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA TALN RJCRI RECITAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE+: Evaluation of automatic audio captioning systems with pre-trained language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interpreting deep learning models for industry 4.0 with gated mixture of experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning representation pre-training for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.571-573, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.2784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple-choice question generation for out-of-domain Q&A fine-tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.732-738, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision for Question Type Detection with large language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Baloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis for Unsupervised Privacy-Preserving Tools ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEBD'22: 30th Symposium on Advanced Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tirrenia (Pisa), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised post-tuning of deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning representations with end-to-end models for improved remaining useful life prognostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Risk for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BigData, Special Session on Privacy and Security of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orlando (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Approaches for Task-Specific Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos, Crete, Greece. pp.232-242, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-79150-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks Achieve Flatter Minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.222-234, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of syntactic implication of RL-based sentence summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Engineering Dependable and Secure Machine Learning Systems 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq-to-NSeq model for multi-summary generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lingual Dialogue Act Recognition with Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised system log monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFES 2019 - 20th International Conference on Product-Focused Software Process Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL extraction of syntax-based chunks for sentence compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task dialog act and sentiment recognition on Mastodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedayo Oluokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Convolutional Networks need to be Deep for Text Classification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Affective Content Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly-supervised text-to-speech alignment confidence measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Features for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced discriminative models with tree kernels and unsupervised training for entity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. International Conference on Information Systems &amp; Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verbalisation of Biological Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Definitions in Ontologies (IWOOD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised discriminative training of linear models for Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Agnostic Approach to Verbalizing n-ary Events without Parallel Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th European Workshop on Natural Language Generation (ENLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inverse Reinforcement Learning for Modeling Conversational Agents in a Virtual Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Gelbukh, Apr 2014, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised SRL system with Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised experiments at LORIA for the SPMRL 2014 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Shared Task on Statistical Parsing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised structured semantic inference for spoken dialog reservation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M. Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDIAL - 14th annual SIGdial Meeting on Discourse and Dialogue - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised parsing with rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2192-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised frame based Semantic Role Induction: application to French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.30--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed probabilistic and deterministic dependency parsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association - InterSpeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la détection des dislocations à gauche dans les transcriptions automatiques du Français parlé / Towards automatic recognition of left dislocation in transcriptions of Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JSafran platform for semi-automatic speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commas recovery with syntactic features in French and in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Propbanking for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 - The Ninth International Workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting a Dependency Treebank for French Radio Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 -- the ninth international workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Based Active Learning for French Broadcast News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1377-1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar N-Gram Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1824-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTrans, an open-source software for semi-automatic text-to-speech alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Annual Conference of the International Speech Communication Association - Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique du français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting confidence measures for missing data speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measures for semi-automatic labeling of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate marginalization range for missing data recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Prosody for Dialogue Acts Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Conference “Speech and Computer” - SPECOM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialog acts recognition based on sentence structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask models with global frequency and temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - Interspeech 2006 - ICSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPACE denoising Algorithm on Aurora2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure for dialog act recognition in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Dialog Acts Recognition based on Words Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved version of the SPACE algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask Estimation For Missing Data Recognition Using Background Noise Sniffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAP-SPACE denoising algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop - ASRU'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Juan, Puerto Rico, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS le système de transcription automatique du LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop ESTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of classifiers for automatic recognition of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.825-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence modality recognition in French based on prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the accuracy of phone models and liaison processing in a French broadcast news transcription system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting models intrinsic robustness for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic News Transcription System: ANTS some Real Time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Importance of the prosodic Features for Automatic Sentence Modality Recognition in French in real Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS International Conference on Electronics, Control and Signal Processing - ICECS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Crete, Greece, pp.1820-1824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Missing Data Recognition with Cepstral Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust speech recognition to non-stationary and unpredictable noise based on model-driven approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic estimation of a noise over estimation factor for Jacobian-based adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, Florida, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Channel and Noise Compensation in the Spectral Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference - EUSIPCO 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole pour les locuteurs non natifs en présence de bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d'Etude sur la Parole - JEP'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different methods for noise adaptation in a HMM-based speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Italy, Rome, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependency between regression classes in MLLR using multiscale autoregressive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Workshop on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Sophia-Antipolis, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-adaptive algorithms for robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Hands-Free Speech Communication - HSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kyoto, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental adaptation based on first order approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt lake City, USA, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchrony in Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, &amp; Signal Processing - ICASSP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Istanbul, Turkey, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Jacobian matrices for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust behavior of multi-band paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Methods for Speech Recognition in Adverse Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nokia, COST249 &amp; IEEE, 1999, Tampere, Finland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Global Optimization Scheme for Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Speech Communication &amp; Technology - EUROSPEECH'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speech &amp; Computer - SPECOM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Annual Conference of the International Speech Communication Association (Interspeech), 25-29 August 2013, Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Speech Communication Association (ISCA), over 3500 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d'interaction homme-machine pour l'informatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique diffuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (31), OFTA, 2007, ARAGO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Loss of Synchronism in Multi-Band Continuous Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Speech Pattern Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 p, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladder Up, Memory Down: Low-Cost Fine-Tuning With Side Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Warichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read Between the Lines: A Robust Financial Statement Fraud Detection Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lucie-7B LLM and the Lucie Training Dataset: Open resources for multilingual language generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaldWhisper: Faster Whisper with Head Shearing and Layer Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Language Models for Under-Represented Languages: Insights from Wolof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioula Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks have Flat Optima and Generalize Better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel-WD: Exploring acquisition of Novel World Knowledge in LLMs Using Prefix-Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unsupervised-supervised risk and one-class neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlowLLM: large language models on consumer hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report Transfer Learning of Deep Convolutional Network on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche multi-bandes à la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL077N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions en reconnaissance automatique de la parole robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00579816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cerisara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-shot remaining useful life prognostics through auxiliary training with related data-set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.4493-4509. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10431-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of Using word2vec Representations in Neural Networks for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.175 - 193. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialogue act recognition with syntactic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.419-441. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-014-9263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.227--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of topics and acoustic morphemes from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.220-239. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask estimation with frequency and temporal dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Structure for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On noise masking for automatic missing data speech recognition: a survey and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Jacobian environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs for Quotation Attribution in Literary Texts: A Case Study of LLaMa3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. pp.742-755, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient One-shot Compression via Low-Rank Local Feature Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-long.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Industry Sectors and Financial Statements: A Hybrid Approach for Company Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Remaining Useful Life Prediction: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Koszalin, Poland. pp.464-469, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.11.909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Fictional Voices: a Study of Authorship Verification Models for Quotation Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics(.EACL 2024 ) workshop LaTeCH-CLfL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Quotation Attribution with Fictional Character Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 : The 2024 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, United States. pp.12723-12735, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de l'équipe TTGV à DEFT 2023~: Réponse automatique à des QCM issus d'examens en pharmacie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Degrutère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA TALN RJCRI RECITAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE+: Evaluation of automatic audio captioning systems with pre-trained language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning representation pre-training for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.571-573, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.2784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interpreting deep learning models for industry 4.0 with gated mixture of experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple-choice question generation for out-of-domain Q&A fine-tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.732-738, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision for Question Type Detection with large language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Baloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis for Unsupervised Privacy-Preserving Tools ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEBD'22: 30th Symposium on Advanced Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tirrenia (Pisa), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning representations with end-to-end models for improved remaining useful life prognostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised post-tuning of deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Risk for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BigData, Special Session on Privacy and Security of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orlando (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Approaches for Task-Specific Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos, Crete, Greece. pp.232-242, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-79150-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks Achieve Flatter Minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.222-234, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of syntactic implication of RL-based sentence summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Engineering Dependable and Secure Machine Learning Systems 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq-to-NSeq model for multi-summary generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lingual Dialogue Act Recognition with Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised system log monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFES 2019 - 20th International Conference on Product-Focused Software Process Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL extraction of syntax-based chunks for sentence compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task dialog act and sentiment recognition on Mastodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedayo Oluokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Convolutional Networks need to be Deep for Text Classification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Affective Content Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly-supervised text-to-speech alignment confidence measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Features for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced discriminative models with tree kernels and unsupervised training for entity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. International Conference on Information Systems &amp; Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verbalisation of Biological Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Definitions in Ontologies (IWOOD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Agnostic Approach to Verbalizing n-ary Events without Parallel Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th European Workshop on Natural Language Generation (ENLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised discriminative training of linear models for Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inverse Reinforcement Learning for Modeling Conversational Agents in a Virtual Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Gelbukh, Apr 2014, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised SRL system with Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised experiments at LORIA for the SPMRL 2014 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Shared Task on Statistical Parsing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised structured semantic inference for spoken dialog reservation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M. Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDIAL - 14th annual SIGdial Meeting on Discourse and Dialogue - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised parsing with rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2192-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised frame based Semantic Role Induction: application to French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.30--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed probabilistic and deterministic dependency parsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association - InterSpeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JSafran platform for semi-automatic speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la détection des dislocations à gauche dans les transcriptions automatiques du Français parlé / Towards automatic recognition of left dislocation in transcriptions of Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commas recovery with syntactic features in French and in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Propbanking for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 - The Ninth International Workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting a Dependency Treebank for French Radio Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 -- the ninth international workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Based Active Learning for French Broadcast News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1377-1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar N-Gram Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1824-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTrans, an open-source software for semi-automatic text-to-speech alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Annual Conference of the International Speech Communication Association - Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique du français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting confidence measures for missing data speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measures for semi-automatic labeling of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate marginalization range for missing data recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Prosody for Dialogue Acts Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Conference “Speech and Computer” - SPECOM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPACE denoising Algorithm on Aurora2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask models with global frequency and temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - Interspeech 2006 - ICSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialog acts recognition based on sentence structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure for dialog act recognition in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Dialog Acts Recognition based on Words Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved version of the SPACE algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask Estimation For Missing Data Recognition Using Background Noise Sniffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAP-SPACE denoising algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop - ASRU'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Juan, Puerto Rico, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS le système de transcription automatique du LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop ESTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of classifiers for automatic recognition of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.825-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence modality recognition in French based on prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting models intrinsic robustness for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the accuracy of phone models and liaison processing in a French broadcast news transcription system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic News Transcription System: ANTS some Real Time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Importance of the prosodic Features for Automatic Sentence Modality Recognition in French in real Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS International Conference on Electronics, Control and Signal Processing - ICECS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Crete, Greece, pp.1820-1824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Missing Data Recognition with Cepstral Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust speech recognition to non-stationary and unpredictable noise based on model-driven approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic estimation of a noise over estimation factor for Jacobian-based adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, Florida, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Channel and Noise Compensation in the Spectral Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference - EUSIPCO 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole pour les locuteurs non natifs en présence de bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d'Etude sur la Parole - JEP'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different methods for noise adaptation in a HMM-based speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Italy, Rome, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependency between regression classes in MLLR using multiscale autoregressive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Workshop on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Sophia-Antipolis, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-adaptive algorithms for robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Hands-Free Speech Communication - HSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kyoto, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental adaptation based on first order approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt lake City, USA, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchrony in Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, &amp; Signal Processing - ICASSP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Istanbul, Turkey, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Jacobian matrices for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speech &amp; Computer - SPECOM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust behavior of multi-band paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Methods for Speech Recognition in Adverse Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nokia, COST249 &amp; IEEE, 1999, Tampere, Finland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Global Optimization Scheme for Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Speech Communication &amp; Technology - EUROSPEECH'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Annual Conference of the International Speech Communication Association (Interspeech), 25-29 August 2013, Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Speech Communication Association (ISCA), over 3500 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d'interaction homme-machine pour l'informatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique diffuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (31), OFTA, 2007, ARAGO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Loss of Synchronism in Multi-Band Continuous Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Speech Pattern Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 p, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladder Up, Memory Down: Low-Cost Fine-Tuning With Side Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Warichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read Between the Lines: A Robust Financial Statement Fraud Detection Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lucie-7B LLM and the Lucie Training Dataset: Open resources for multilingual language generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaldWhisper: Faster Whisper with Head Shearing and Layer Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Language Models for Under-Represented Languages: Insights from Wolof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioula Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks have Flat Optima and Generalize Better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel-WD: Exploring acquisition of Novel World Knowledge in LLMs Using Prefix-Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unsupervised-supervised risk and one-class neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlowLLM: large language models on consumer hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report Transfer Learning of Deep Convolutional Network on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche multi-bandes à la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL077N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions en reconnaissance automatique de la parole robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00579816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04819657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Chaoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10431-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Lenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9263-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLHG894T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBVR510-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kleckova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rigazio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-short.62" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838586v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-long.291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephane Waffo Dzuyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Belmar-Letelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Abdouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Degrut&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siouffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.2784" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Berre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.83" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mart&#237;nek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#225;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Baloun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022062v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247997v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407454v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79150-6_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1691" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323821v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Oluokun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T. Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Gyawali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207155v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M. Rojas-Barahona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Anderson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600520v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pavelka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078245v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439205v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100042v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099890v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107823v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098917v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cerisara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Warichet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Helbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioula Doucour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL077N" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00579816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04819657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Chaoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10431-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Lenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9263-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLHG894T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBVR510-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kleckova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rigazio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-short.62" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838586v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-long.291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephane Waffo Dzuyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Belmar-Letelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Abdouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Degrut&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siouffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.2784" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Berre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.83" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mart&#237;nek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#225;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Baloun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022062v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407454v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79150-6_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1691" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323821v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Oluokun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T. Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Gyawali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M. Rojas-Barahona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Anderson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pavelka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099890v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098917v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cerisara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Warichet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Helbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioula Doucour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL077N" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00579816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>