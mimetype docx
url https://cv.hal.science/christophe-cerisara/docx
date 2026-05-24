--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cerisara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-shot remaining useful life prognostics through auxiliary training with related data-set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.4493-4509. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10431-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of Using word2vec Representations in Neural Networks for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.175 - 193. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialogue act recognition with syntactic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.419-441. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-014-9263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.227--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of topics and acoustic morphemes from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.220-239. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask estimation with frequency and temporal dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Structure for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On noise masking for automatic missing data speech recognition: a survey and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Jacobian environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs for Quotation Attribution in Literary Texts: A Case Study of LLaMa3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. pp.742-755, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient One-shot Compression via Low-Rank Local Feature Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-long.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Industry Sectors and Financial Statements: A Hybrid Approach for Company Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Remaining Useful Life Prediction: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Koszalin, Poland. pp.464-469, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.11.909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Fictional Voices: a Study of Authorship Verification Models for Quotation Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics(.EACL 2024 ) workshop LaTeCH-CLfL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Quotation Attribution with Fictional Character Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 : The 2024 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, United States. pp.12723-12735, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de l'équipe TTGV à DEFT 2023~: Réponse automatique à des QCM issus d'examens en pharmacie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Degrutère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA TALN RJCRI RECITAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE+: Evaluation of automatic audio captioning systems with pre-trained language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning representation pre-training for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.571-573, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.2784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interpreting deep learning models for industry 4.0 with gated mixture of experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple-choice question generation for out-of-domain Q&A fine-tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.732-738, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision for Question Type Detection with large language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Baloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis for Unsupervised Privacy-Preserving Tools ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEBD'22: 30th Symposium on Advanced Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tirrenia (Pisa), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning representations with end-to-end models for improved remaining useful life prognostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised post-tuning of deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Risk for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BigData, Special Session on Privacy and Security of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orlando (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Approaches for Task-Specific Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos, Crete, Greece. pp.232-242, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-79150-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks Achieve Flatter Minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.222-234, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of syntactic implication of RL-based sentence summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Engineering Dependable and Secure Machine Learning Systems 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq-to-NSeq model for multi-summary generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lingual Dialogue Act Recognition with Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised system log monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFES 2019 - 20th International Conference on Product-Focused Software Process Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL extraction of syntax-based chunks for sentence compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task dialog act and sentiment recognition on Mastodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedayo Oluokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Convolutional Networks need to be Deep for Text Classification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Affective Content Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly-supervised text-to-speech alignment confidence measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Features for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced discriminative models with tree kernels and unsupervised training for entity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. International Conference on Information Systems &amp; Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verbalisation of Biological Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Definitions in Ontologies (IWOOD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Agnostic Approach to Verbalizing n-ary Events without Parallel Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th European Workshop on Natural Language Generation (ENLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised discriminative training of linear models for Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inverse Reinforcement Learning for Modeling Conversational Agents in a Virtual Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Gelbukh, Apr 2014, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised SRL system with Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised experiments at LORIA for the SPMRL 2014 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Shared Task on Statistical Parsing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised structured semantic inference for spoken dialog reservation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M. Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDIAL - 14th annual SIGdial Meeting on Discourse and Dialogue - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised parsing with rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2192-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised frame based Semantic Role Induction: application to French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.30--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed probabilistic and deterministic dependency parsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association - InterSpeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JSafran platform for semi-automatic speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la détection des dislocations à gauche dans les transcriptions automatiques du Français parlé / Towards automatic recognition of left dislocation in transcriptions of Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commas recovery with syntactic features in French and in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Propbanking for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 - The Ninth International Workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting a Dependency Treebank for French Radio Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 -- the ninth international workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Based Active Learning for French Broadcast News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1377-1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar N-Gram Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1824-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTrans, an open-source software for semi-automatic text-to-speech alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Annual Conference of the International Speech Communication Association - Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique du français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting confidence measures for missing data speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measures for semi-automatic labeling of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate marginalization range for missing data recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Prosody for Dialogue Acts Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Conference “Speech and Computer” - SPECOM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPACE denoising Algorithm on Aurora2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask models with global frequency and temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - Interspeech 2006 - ICSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialog acts recognition based on sentence structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure for dialog act recognition in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Dialog Acts Recognition based on Words Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved version of the SPACE algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask Estimation For Missing Data Recognition Using Background Noise Sniffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAP-SPACE denoising algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop - ASRU'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Juan, Puerto Rico, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS le système de transcription automatique du LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop ESTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of classifiers for automatic recognition of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.825-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence modality recognition in French based on prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting models intrinsic robustness for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the accuracy of phone models and liaison processing in a French broadcast news transcription system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic News Transcription System: ANTS some Real Time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Importance of the prosodic Features for Automatic Sentence Modality Recognition in French in real Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS International Conference on Electronics, Control and Signal Processing - ICECS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Crete, Greece, pp.1820-1824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Missing Data Recognition with Cepstral Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust speech recognition to non-stationary and unpredictable noise based on model-driven approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic estimation of a noise over estimation factor for Jacobian-based adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, Florida, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Channel and Noise Compensation in the Spectral Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference - EUSIPCO 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole pour les locuteurs non natifs en présence de bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d'Etude sur la Parole - JEP'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different methods for noise adaptation in a HMM-based speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Italy, Rome, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependency between regression classes in MLLR using multiscale autoregressive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Workshop on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Sophia-Antipolis, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-adaptive algorithms for robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Hands-Free Speech Communication - HSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kyoto, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental adaptation based on first order approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt lake City, USA, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchrony in Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, &amp; Signal Processing - ICASSP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Istanbul, Turkey, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Jacobian matrices for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speech &amp; Computer - SPECOM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust behavior of multi-band paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Methods for Speech Recognition in Adverse Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nokia, COST249 &amp; IEEE, 1999, Tampere, Finland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Global Optimization Scheme for Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Speech Communication &amp; Technology - EUROSPEECH'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Annual Conference of the International Speech Communication Association (Interspeech), 25-29 August 2013, Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Speech Communication Association (ISCA), over 3500 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d'interaction homme-machine pour l'informatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique diffuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (31), OFTA, 2007, ARAGO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Loss of Synchronism in Multi-Band Continuous Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Speech Pattern Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 p, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladder Up, Memory Down: Low-Cost Fine-Tuning With Side Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Warichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read Between the Lines: A Robust Financial Statement Fraud Detection Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lucie-7B LLM and the Lucie Training Dataset: Open resources for multilingual language generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaldWhisper: Faster Whisper with Head Shearing and Layer Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Language Models for Under-Represented Languages: Insights from Wolof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioula Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks have Flat Optima and Generalize Better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel-WD: Exploring acquisition of Novel World Knowledge in LLMs Using Prefix-Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unsupervised-supervised risk and one-class neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlowLLM: large language models on consumer hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report Transfer Learning of Deep Convolutional Network on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche multi-bandes à la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL077N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions en reconnaissance automatique de la parole robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00579816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Cerisara </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-shot remaining useful life prognostics through auxiliary training with related data-set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.4493-4509. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00521-024-10431-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effects of Using word2vec Representations in Neural Networks for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.175 - 193. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialogue act recognition with syntactic features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.419-441. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-014-9263-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (2), pp.227--250</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic discovery of topics and acoustic morphemes from speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (2), pp.220-239. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask estimation with frequency and temporal dependencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (1), pp.25-41. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On noise masking for automatic missing data speech recognition: a survey and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (3), pp.443-457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical Structure for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-Jacobian environmental adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 42 (1), pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-band automatic speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (2), pp.151-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (85)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du degré d'urgence à partir de l'anamnèse : Apport des grands modèles de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Imed Eddine Ghebriout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Laurenceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chocron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée llm@hopital.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romain Michelucci; Bastien Rance; Adrien Coulet, Mar 2026, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs for Quotation Attribution in Literary Texts: A Case Study of LLaMa3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. pp.742-755, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-short.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient One-shot Compression via Low-Rank Local Feature Distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference of the Nations of the Americas Chapter of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Albuquerque, New Mexico, United States. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2025.naacl-long.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838586v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking Industry Sectors and Financial Statements: A Hybrid Approach for Company Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 39th Annual AAAI Conference on Artificial Intelligence (AAAI 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia (Pennsylvania), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Learning for Remaining Useful Life Prediction: A Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Abdouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Workshop on Intelligent Manufacturing Systems, IMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Koszalin, Poland. pp.464-469, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.11.909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Quotation Attribution with Fictional Character Embeddings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMNLP 2024 : The 2024 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computational Linguistics, Nov 2024, Miami, United States. pp.12723-12735, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2024.findings-emnlp.744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing Fictional Voices: a Study of Authorship Verification Models for Quotation Attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena V. Epure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Conference of the European Chapter of the Association for Computational Linguistics(.EACL 2024 ) workshop LaTeCH-CLfL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, St Julian’s, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation de l'équipe TTGV à DEFT 2023~: Réponse automatique à des QCM issus d'examens en pharmacie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Blivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Degrutère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Siouffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA TALN RJCRI RECITAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.23-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SPICE+: Evaluation of automatic audio captioning systems with pre-trained language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards interpreting deep learning models for industry 4.0 with gated mixture of experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th European Signal Processing Conference, EUSIPCO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning representation pre-training for industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Conference of the Prognostics and Health Management Society, PHME22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Turin, Italy. pp.571-573, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36001/phme.2022.v7i1.2784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised multiple-choice question generation for out-of-domain Q&A fine-tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lapalme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the Association for Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dublin, Ireland. pp.732-738, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2022.acl-short.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak supervision for Question Type Detection with large language models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Baloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2022 -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Incheon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Analysis for Unsupervised Privacy-Preserving Tools ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Hajian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEBD'22: 30th Symposium on Advanced Database Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Tirrenia (Pisa), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks Achieve Flatter Minima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2021 - 30th International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bratislava, Slovakia. pp.222-234, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86340-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Risk for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Cuzzocrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE BigData, Special Session on Privacy and Security of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orlando (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03407454v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated audio captioning by fine-tuning bart with audioset tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Serizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCASE 2021 - 6th Workshop on Detection and Classification of Acoustic Scenes and Events</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised post-tuning of deep neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IJCNN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtual Event, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022062v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning representations with end-to-end models for improved remaining useful life prognostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaaeddine Chaoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Iung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference of the Prognostics and Health Management Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtual event, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Lingual Approaches for Task-Specific Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Král</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP International Conference on Artificial Intelligence Applications and Innovations (AIAI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Hersonissos, Crete, Greece. pp.232-242, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-79150-6_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of syntactic implication of RL-based sentence summarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Engineering Dependable and Secure Machine Learning Systems 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seq-to-NSeq model for multi-summary generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Lingual Dialogue Act Recognition with Deep Learning Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Martínek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2019-1691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep unsupervised system log monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Nourtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Cruz-Lara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROFES 2019 - 20th International Conference on Product-Focused Software Process Improvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RL extraction of syntax-based chunks for sentence compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICANN 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. pp.337-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323821v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-task dialog act and sentiment recognition on Mastodon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somayeh Jafaritazehjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adedayo Oluokun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Convolutional Networks need to be Deep for Text Classification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI Workshop on Affective Content Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly-supervised text-to-speech alignment confidence measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Serrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computational Linguistics (COLING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01378355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised discriminative training of linear models for Natural Language Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Domain Agnostic Approach to Verbalizing n-ary Events without Parallel Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th European Workshop on Natural Language Generation (ENLG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Brighton, United Kingdom. pp.18--27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Features for Dialogue Act Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislav Lenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Statistical Language and Speech Processing (SLSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced discriminative models with tree kernels and unsupervised training for entity detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. International Conference on Information Systems &amp; Economic Intelligence (SIIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verbalisation of Biological Events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bikash Gyawali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Definitions in Ontologies (IWOOD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised experiments at LORIA for the SPMRL 2014 Shared Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. of the Shared Task on Statistical Parsing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01109886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised SRL system with Bayesian inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Kathmandu, Nepal. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Inverse Reinforcement Learning for Modeling Conversational Agents in a Virtual Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Maria Rojas Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexander Gelbukh, Apr 2014, Kathmandu, Nepal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised structured semantic inference for spoken dialog reservation tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina M. Rojas-Barahona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGDIAL - 14th annual SIGdial Meeting on Discourse and Dialogue - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Metz, France. pp.12-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly supervised parsing with rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2192-2196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed probabilistic and deterministic dependency parsing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference of the International Speech Communication Association - InterSpeech 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Portland, United States. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00706547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised frame based Semantic Role Induction: application to French and English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Lorenzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACL 2012 Joint Workshop on Statistical Parsing and Semantic Processing of Morphologically Rich Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. pp.30--35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similarity language model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la détection des dislocations à gauche dans les transcriptions automatiques du Français parlé / Towards automatic recognition of left dislocation in transcriptions of Spoken French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles - TALN'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JSafran platform for semi-automatic speech processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commas recovery with syntactic features in French and in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12thAnnual Conference of the International Speech Communication Association - Interspeech 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Florence, Italy. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and Exploiting a Dependency Treebank for French Radio Broadcast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinna Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 -- the ninth international workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Propbanking for French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TLT9 - The Ninth International Workshop on Treebanks and Linguistic Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tartu, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memory-Based Active Learning for French Broadcast News</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Tantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1377-1380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Similar N-Gram Language Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.1824-1827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00540428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse syntaxique du français parlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gardent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée ATALA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTrans, an open-source software for semi-automatic text-to-speech alignment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 10th Annual Conference of the International Speech Communication Association - Interspeech 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of dialogue act recognition approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Machine Learning for Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting confidence measures for missing data speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Acoustics'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00330726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Prosody for Dialogue Acts Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International Conference “Speech and Computer” - SPECOM'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence measures for semi-automatic labeling of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing - ICASSP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate marginalization range for missing data recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00184423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mask Estimation For Missing Data Recognition Using Background Noise Sniffing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00080562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure for dialog act recognition in Czech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Pavelka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Dialog Acts Recognition based on Words Clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00086310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic dialog acts recognition based on sentence structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.61-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00078245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data mask models with global frequency and temporal constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ninth International Conference on Spoken Language Processing - Interspeech 2006 - ICSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Pittsburgh, Pennsylvania/USA</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00103574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the SPACE denoising Algorithm on Aurora2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.521-524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved version of the SPACE algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-EURASIP International Symposium on Control, Communications, and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00439204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS le système de transcription automatique du LORIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worshop ESTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAP-SPACE denoising algorithm for noise robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Automatic Speech Recognition and Understanding Workshop - ASRU'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, San Juan, Puerto Rico, Mexico. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00014255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of classifiers for automatic recognition of dialog acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.825-828</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence modality recognition in French based on prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.185--188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00013968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTS : le système de transcription automatique du Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2004 - 25èmes Journées d'Etude sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Fès, Maroc. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments on the accuracy of phone models and liaison processing in a French broadcast news transcription system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting models intrinsic robustness for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Automatic News Transcription System: ANTS some Real Time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Spoken Language Processing - ICSLP' 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Jeju, Corée du Sud, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Importance of the prosodic Features for Automatic Sentence Modality Recognition in French in real Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Kleckova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS International Conference on Electronics, Control and Signal Processing - ICECS'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Crete, Greece, pp.1820-1824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Missing Data Recognition with Cepstral Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust speech recognition to non-stationary and unpredictable noise based on model-driven approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Speech Communication and Technology - EUROSPEECH'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Geneva, Switzerland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic estimation of a noise over estimation factor for Jacobian-based adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Orlando, Florida, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Channel and Noise Compensation in the Spectral Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI European Signal Processing Conference - EUSIPCO 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance de la parole pour les locuteurs non natifs en présence de bruit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées d'Etude sur la Parole - JEP'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Nancy, France, pp.297-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental adaptation based on first order approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing - ICASSP 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Salt lake City, USA, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of different methods for noise adaptation in a HMM-based speech recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Mella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Italy, Rome, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dependency between regression classes in MLLR using multiscale autoregressive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Daoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Workshop on Adaptation methods for speech recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Sophia-Antipolis, France, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment-adaptive algorithms for robust speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kryze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Hands-Free Speech Communication - HSC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Kyoto, Japan. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00008868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchrony in Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, &amp; Signal Processing - ICASSP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Istanbul, Turkey, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformation of Jacobian matrices for noisy speech recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Rigazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Boman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Junqua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSLP'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, none, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust behavior of multi-band paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robust Methods for Speech Recognition in Adverse Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nokia, COST249 &amp; IEEE, 1999, Tampere, Finland, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Global Optimization Scheme for Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Speech Communication &amp; Technology - EUROSPEECH'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Budapest, Hungary, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of Multi-Band Speech Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Speech &amp; Computer - SPECOM'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th Annual Conference of the International Speech Communication Association (Interspeech), 25-29 August 2013, Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bimbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Fougeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gravier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Speech Communication Association (ISCA), over 3500 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance Automatique de la Parole Du signal à son interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Haton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Laprie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Smaïli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DUNOD, pp.392, 2006, UniverSciences (Paris) - ISSN 1635-625X, 2-10-005842-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles formes d'interaction homme-machine pour l'informatique diffuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Haradji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Dupuis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique diffuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31 (31), OFTA, 2007, ARAGO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00160547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing With Loss of Synchronism in Multi-Band Continuous Speech Recognition Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">none. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Models of Speech Pattern Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 p, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladder Up, Memory Down: Low-Cost Fine-Tuning With Side Nets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Warichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Helbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05414936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Read Between the Lines: A Robust Financial Statement Fraud Detection Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephane Waffo Dzuyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guibon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Belmar-Letelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05375997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lucie-7B LLM and the Lucie Training Dataset: Open resources for multilingual language generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hunter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Louradour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evan Dufraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05438055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaldWhisper: Faster Whisper with Head Shearing and Layer Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Language Models for Under-Represented Languages: Insights from Wolof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaya Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dioula Doucouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Illina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Neural Networks have Flat Optima and Generalize Better</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel-WD: Exploring acquisition of Novel World Knowledge in LLMs Using Prefix-Tuning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Méloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On unsupervised-supervised risk and one-class neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03037486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SlowLLM: large language models on consumer hardware</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report Transfer Learning of Deep Convolutional Network on Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoa T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Loria &amp; Inria Grand Est. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'approche multi-bandes à la reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre [cs.OH]. Institut National Polytechnique de Lorraine, 1999. Français. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1999INPL077N⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01750565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions en reconnaissance automatique de la parole robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cerisara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université Henri Poincaré - Nancy I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00579816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04819657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Chaoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10431-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Lenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9263-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLHG894T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBVR510-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184475v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kleckova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160554v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rigazio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245297v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Michel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-short.62" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838586v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-long.291" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephane Waffo Dzuyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Belmar-Letelier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421767v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Abdouni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.909" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427968v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.744" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Degrut&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gendron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siouffi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.2784" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797343v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Berre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.83" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mart&#237;nek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#225;l" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Baloun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247997v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022062v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407454v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287703v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79150-6_19" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402267v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_18" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883327v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902734v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319818v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1691" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295951v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323821v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838323v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Oluokun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T. Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214569v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Gyawali" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002361v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015414v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911017v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M. Rojas-Barahona" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850437v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706547v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Anderson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600531v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537148v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540423v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431398v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432754v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330719v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pavelka" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184423v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439205v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103574v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086310v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013968v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099890v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100042v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100043v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100102v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107648v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107647v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107578v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099440v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101105v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101091v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008868v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryze" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107848v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098917v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107823v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107822v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098916v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414936v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zheng" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cerisara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Warichet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Helbert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375997v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438055v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472450v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459546v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioula Doucour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037486v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562179v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL077N" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00579816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04819657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaaeddine Chaoub" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Voisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cerisara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Iung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-024-10431-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Lenc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954623v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-014-9263-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431396v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330698v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.06.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLHG894T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338397v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Demange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2008.02.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBVR510-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160554v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184475v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kleckova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100034v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rigazio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Junqua" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101094v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Imed Eddine Ghebriout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laurenceau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chocron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245297v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Epure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-short.62" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838586v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Sy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2025.naacl-long.291" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031499v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephane Waffo Dzuyo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guibon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Belmar-Letelier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Abdouni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.11.909" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869619v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V. Epure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.findings-emnlp.744" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131585v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Blivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Degrut&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gendron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Renault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Siouffi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03933981v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/phme.2022.v7i1.2784" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797343v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Berre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langlais" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lapalme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2022.acl-short.83" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Mart&#237;nek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kr&#225;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Baloun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278402v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Cuzzocrea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Hajian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402267v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86340-1_18" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407454v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03522488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022062v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247997v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03287703v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79150-6_19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883327v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T Le" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2019-1691" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295951v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Nourtel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323821v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Jafaritazehjani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adedayo Oluokun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoa T. Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378355v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serri&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184849v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Maria Rojas Barahona" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01207155v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bikash Gyawali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256301v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015414v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorenzo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01002361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911017v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina M. Rojas-Barahona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850437v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758506v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600531v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600510v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Anderson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600528v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537147v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537148v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540423v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tantini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00540428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langlois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330719v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Pavelka" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00330726v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184473v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00184423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00080562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078247v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086310v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00103574v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439205v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Daoudi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00439204v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013961v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Brun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013940v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013968v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099890v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107647v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107578v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099440v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100780v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lauri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107522v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Boman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101091v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kryze" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107848v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099195v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107823v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107822v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931864v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bimbot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fougeron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03895523v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Laprie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105908v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00160547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Haradji" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098916v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414936v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Zheng" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cerisara" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Warichet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Helbert" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375997v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gouvert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hunter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Louradour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Dufraisse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472450v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459546v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dioula Doucour&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697428v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;loux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037486v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014493v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562179v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1999INPL077N" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00579816v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>