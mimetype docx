--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -646,165 +646,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magie des mythes fondateurs. L'exemple de la 'Vème' République française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Derecho constitucional (rev. electronica), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles influences sur les réformes territoriales en France »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mare et Martin </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, in Aux sources nouvelles du Droit. Regards comparés franco-japonais, actes du XI° séminaire franco-japonais de droit public de Nanterre (19-20 mars 2015), pp.317-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115163v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02108526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et Nationalité : de la fusion à la confusion</w:t>
               </w:r>
@@ -2265,165 +2265,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le droit et les lobbies »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">soirée-débat Les Lobbies et l’Union européenne, avec Mme la députée européenne S. Guillaume</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les Communes et la réforme territoriale »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">soirée-débat La réforme territoriale, Château de Goutelas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Marcoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118735v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02115569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les politiques publiques de prévention du risque »</w:t>
               </w:r>
@@ -4027,165 +4027,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02109830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délégation de compétences</w:t>
+                <w:t xml:space="preserve">La Métropole de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02406856v1</w:t>
+                <w:t xml:space="preserve">halshs-02406804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Métropole de Lyon</w:t>
+                <w:t xml:space="preserve">Délégation de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02406804v1</w:t>
+                <w:t xml:space="preserve">halshs-02406856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4819,51 +4819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552592v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pyka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7366/1509499549401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04841377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04842584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04841488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01946623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/metropole-de-lyon-an-i/4671" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04852043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-politeia.com/anciens-numeros/n-11-a-20/n-20-decembre-2011/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.univ-lyon2.fr/product/show/9782729714079/lyon-metropole-en-mouvement" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/voyages-et-rencontres-en-droit-public" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://real.mtak.hu/162957/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04842658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-irreductible-originalite-des-systemes-constitutionnels-a-la-lumiere-des-experiences-francaise-et-japonaise-9782365171168.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-dominique-rousseau-9782275071480.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01121381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04211994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552592v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pyka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7366/1509499549401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04841377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04842584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04841488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01946623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/metropole-de-lyon-an-i/4671" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04852043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-politeia.com/anciens-numeros/n-11-a-20/n-20-decembre-2011/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.univ-lyon2.fr/product/show/9782729714079/lyon-metropole-en-mouvement" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/voyages-et-rencontres-en-droit-public" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://real.mtak.hu/162957/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04842658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-irreductible-originalite-des-systemes-constitutionnels-a-la-lumiere-des-experiences-francaise-et-japonaise-9782365171168.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-dominique-rousseau-9782275071480.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01121381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04211994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>