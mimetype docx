--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -297,169 +297,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'affaire des arrêtés municipaux anti-pesticides en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Jurídica Franco-Argentina / Revue Juridique Franco-Argentine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Réflexions sur la ‘domocratie’ locale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l'harmattan, coll. Grale </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, in La Métropole de Lyon : de la singularité à la modélisation ? actes du colloque des 29-30 mars 2018, Lyon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115030v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04841377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pour une redéfinition de la distinction Etat unitaire / Etat fédéral »</w:t>
               </w:r>
@@ -646,165 +646,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles influences sur les réformes territoriales en France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mare et Martin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, in Aux sources nouvelles du Droit. Regards comparés franco-japonais, actes du XI° séminaire franco-japonais de droit public de Nanterre (19-20 mars 2015), pp.317-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magie des mythes fondateurs. L'exemple de la 'Vème' République française »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Derecho constitucional (rev. electronica), </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108526v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02115163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et Nationalité : de la fusion à la confusion</w:t>
               </w:r>
@@ -1437,165 +1437,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Métropole de Lyon, société locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropole de Lyon, an I : des élections directes et après ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transversales, unité de recherche en droit, Feb 2021, Lyon, France. pp.25-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La métropole de Lyon : quel bilan, quelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Métropoles, quel bilan, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martine Long, Nov 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842970v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04841488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of changing the status of Greater Lyon</w:t>
               </w:r>
@@ -2265,165 +2265,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Communes et la réforme territoriale »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">soirée-débat La réforme territoriale, Château de Goutelas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Marcoux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le droit et les lobbies »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">soirée-débat Les Lobbies et l’Union européenne, avec Mme la députée européenne S. Guillaume</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115569v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02118735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les politiques publiques de prévention du risque »</w:t>
               </w:r>
@@ -3399,272 +3399,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'encadrement paradoxal du pouvoir royal français (version française)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Balogh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Golden Bulls and Chartas. Legal Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central European Academic Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9786156356246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The paradoxical framework of French royal power</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Balogh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Golden Bulls and Chartas. Legal Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central European Academic Publishing, pp.85-107, 2023, 9786156356246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les amours territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. BRUNET et H. YAMAMOTO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyages et rencontres en droit public. Mélanges en l'honneur de Ken Hasegawa.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mare et Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://www.mareetmartin.com/livre/voyages-et-rencontres-en-droit-public, 2023, 978-2-84934-671-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839219v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-04839888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décentralisation et Droits humains : l'exemple des arrêtés anti-pesticides</w:t>
               </w:r>
@@ -4819,51 +4819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552592v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pyka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7366/1509499549401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115030v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04841377v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115163v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04842584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842970v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04841488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01946623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/metropole-de-lyon-an-i/4671" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04852043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-politeia.com/anciens-numeros/n-11-a-20/n-20-decembre-2011/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.univ-lyon2.fr/product/show/9782729714079/lyon-metropole-en-mouvement" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/voyages-et-rencontres-en-droit-public" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839888v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://real.mtak.hu/162957/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04842658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-irreductible-originalite-des-systemes-constitutionnels-a-la-lumiere-des-experiences-francaise-et-japonaise-9782365171168.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-dominique-rousseau-9782275071480.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01121381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04211994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552592v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04840742v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pyka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7366/1509499549401" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04841377v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115030v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115074v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115163v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108526v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115542v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabrot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858745v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04842584v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04841488v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01946623v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118732v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115558v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115566v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02115573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121427v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121429v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386934v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/metropole-de-lyon-an-i/4671" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04843064v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04852043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.revue-politeia.com/anciens-numeros/n-11-a-20/n-20-decembre-2011/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.univ-lyon2.fr/product/show/9782729714079/lyon-metropole-en-mouvement" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://real.mtak.hu/162957/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04839219v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/voyages-et-rencontres-en-droit-public" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04842658v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/l-irreductible-originalite-des-systemes-constitutionnels-a-la-lumiere-des-experiences-francaise-et-japonaise-9782365171168.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109874v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-dominique-rousseau-9782275071480.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109896v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02109830v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02406856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139366v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01121381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04211994v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>